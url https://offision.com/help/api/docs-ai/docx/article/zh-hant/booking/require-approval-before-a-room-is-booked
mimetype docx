--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約會議室前先經過批核</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">讓某間會議室的預約先等指定的人批核，而不是即時確認。 會議室已經有規則的話，大約五分鐘。</w:t>
+        <w:t xml:space="preserve">讓某間會議室的預約先等指定的人批核，而不是即時確認。會議室已經有規則的話，大約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2oay-nlc_ddrjlag4hakf">
+      <w:hyperlink w:history="1" r:id="rIdf8co4vvyx6mwy6yjwt6xo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 該會議室必須已經存在，並且已經指派到某份預約規則。</w:t>
@@ -166,76 +166,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取那份規則，然後開啟編輯。它的設定分成左側的多個頁面；批核在第四頁
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約審批</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="4933950"/>
+            <wp:extent cx="3305175" cy="5076825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-approval-rail-zh-hant" descr="預約審批，規則的第四頁。" title="預約審批，規則的第四頁。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="4933950"/>
+                      <a:ext cx="3305175" cy="5076825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -742,193 +742,255 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">挑選哪些情況會令預約送去批核。符合任何一項就足夠。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">停用步入式預約批核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 讓站在面板前的人可以直接使用空置的會議室，
 不必等一個不在場的人。除非該會議室真的有限制，否則請維持開啟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...110 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1219200"/>
+            <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-approval-edit-mode-zh-hant" descr="已批核的預約被編輯之後會發生什麼事。" title="已批核的預約被編輯之後會發生什麼事。"/>
+            <wp:docPr id="1" name="booking-approval-walk-in-zh-hant" descr="政策「預約審批」頁上的「停用步入式預約批核」。" title="政策「預約審批」頁上的「停用步入式預約批核」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4629150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">政策「預約審批」頁上的「停用步入式預約批核」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. 決定編輯的後果，以及沒有人回應時會怎樣</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯後重新審核</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 決定已批核的預約在主辦人修改之後，是否重新排隊：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">任何變更都需重新批核</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 預設值，也是最花工夫的一個。
+改掉標題上的一個錯字，整筆預約都要重新排隊。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">僅時間或資源變更需重新批核</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 通常是比較好的答案。
+改個會議名稱不需要再看一次；改時間就需要。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">任何編輯都不需要重新批核</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 批核過就一直有效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">如果 (?)天沒有人批核,自動拒絕預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 就是那個期限，請一定要設定。
+沒有它，一筆沒有人回應的申請會一直等下去；而在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">批准前鎖定時段</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+開啟的情況下，它還會在等待期間一直佔住會議室。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1219200"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-approval-edit-mode-zh-hant" descr="已批核的預約被編輯之後會發生什麼事。" title="已批核的預約被編輯之後會發生什麼事。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1017,51 +1079,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後檢查批核人那一邊：申請應該正在等他們處理，而且他們應該收到了一封電郵。
 如果預約反而自己確認了，代表那間會議室屬於另一份規則，不是你剛才編輯的那一份 ——
 這是這裡最常見的錯誤，也是步驟 1 要你先看清楚規則涵蓋範圍的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核是另一份工作:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 把</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddab5ypaduspdwfnrnewdh">
+      <w:hyperlink w:history="1" r:id="rIdt3cfvqtqnlghfqlmyroep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批核或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">發給你的批核人。
 他們大部分都不是管理員，永遠不會看到管理主控台。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1487,51 +1549,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2oay-nlc_ddrjlag4hakf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIddab5ypaduspdwfnrnewdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75bda4e10eaafae9a031563d2d9192985024d4c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c90de6099d447920f5b6a71f19cb3387a24f0ee2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b1731e91fd41900fd96102c67b19fd8809b395b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e80b4e3ce35cf6dcb41af9925789192c4caa98e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32302b0845c1a574a73c0f34cf1b7a8a4d68c191.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3a13ef5c6b16e6b4a895e957d0366a5f1ec0bbb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf8co4vvyx6mwy6yjwt6xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdt3cfvqtqnlghfqlmyroep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01eee3a9d508f6b4fc13560479713798695d3afc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c4e24efe85dc3b6035fad5d5e0f2849f3e55221.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/245229ffd1eac1d598f2c4ad1f284a86538f4261.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2942fe0680f021b3dfe649dae2d78898af92cdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eabe6096773a0f9179d8462a59a0d70a6bcfbbac.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/630145fc4a20651d85910996717043e9849820a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b47cb373e8de2f7efe101e33eae467c3732f897.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室前先經過批核</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>