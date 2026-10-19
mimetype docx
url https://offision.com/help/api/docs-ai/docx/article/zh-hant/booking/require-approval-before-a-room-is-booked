--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf8co4vvyx6mwy6yjwt6xo">
+      <w:hyperlink w:history="1" r:id="rIdx2va6o9v0zhn60gj1wwn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 該會議室必須已經存在，並且已經指派到某份預約規則。</w:t>
@@ -1079,51 +1079,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後檢查批核人那一邊：申請應該正在等他們處理，而且他們應該收到了一封電郵。
 如果預約反而自己確認了，代表那間會議室屬於另一份規則，不是你剛才編輯的那一份 ——
 這是這裡最常見的錯誤，也是步驟 1 要你先看清楚規則涵蓋範圍的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核是另一份工作:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 把</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3cfvqtqnlghfqlmyroep">
+      <w:hyperlink w:history="1" r:id="rIdjqdgmryn0rlm_xxljx0w4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批核或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">發給你的批核人。
 他們大部分都不是管理員，永遠不會看到管理主控台。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1549,51 +1549,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf8co4vvyx6mwy6yjwt6xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdt3cfvqtqnlghfqlmyroep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01eee3a9d508f6b4fc13560479713798695d3afc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c4e24efe85dc3b6035fad5d5e0f2849f3e55221.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/245229ffd1eac1d598f2c4ad1f284a86538f4261.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2942fe0680f021b3dfe649dae2d78898af92cdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eabe6096773a0f9179d8462a59a0d70a6bcfbbac.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/630145fc4a20651d85910996717043e9849820a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b47cb373e8de2f7efe101e33eae467c3732f897.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx2va6o9v0zhn60gj1wwn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjqdgmryn0rlm_xxljx0w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f02fa680d71a962697f8be9e2f75dd7417e92f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29f081edcaa464c94e506af765ae26c63d394fac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd89e60fd3b60e3fb56ded53e9019e0a4cfb4df8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6f68a62712a20afe016104bd8eacf15145b12f8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d360b2b7b7eabc09edbc0e9f6d3e2ebd5a72697.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb358908bc62d101e434ae8660a22a3742f2a165.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d986d5d0187d429e8fcdde8627c0a1d49a9b16f7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約會議室前先經過批核</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>