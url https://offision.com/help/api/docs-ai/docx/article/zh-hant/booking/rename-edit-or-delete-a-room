--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重新命名、編輯或刪除會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在會議室建立之後修改它——名稱、容量、圖片、類別或樓層——並知道每項變更會影響到哪裡。 接著是不刪除也能停止預約的三個方法、刪除實際上對預約做了什麼，以及如何從資源回收筒 把刪掉的會議室找回來。</w:t>
+        <w:t xml:space="preserve">在會議室建立之後修改它——名稱、容量、圖片、類別或樓層——並知道每項變更會影響到哪裡。接著是不刪除也能停止預約的三個方法、刪除實際上對預約做了什麼，以及如何從資源回收筒把刪掉的會議室找回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnuwdofc7pkmxb5bq87xe">
+      <w:hyperlink w:history="1" r:id="rIdtm0cva-czmvabxfnrr3en">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室很少停留在建立時的樣子。它會有正式的名字、少掉兩張椅子、搬到另一層樓，某天還會
 和隔壁打通。這些全是對同一筆記錄的修改，而且大多是安全的——唯一不安全的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 而它也沒有看起來那麼不可挽回。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要預約管理權限，而且會議室必須已經存在，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdko5lbfavs_pqutin_2qzq">
+      <w:hyperlink w:history="1" r:id="rIdagip6e8_ye6l9i_pchufv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡的
 內容同樣適用於辦公桌、設備、車位和其他資源，差別只在您從哪個清單開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟會議室並重新命名</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -697,310 +697,376 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">之前，先考慮這些。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2502"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5560"/>
+        <w:gridCol w:w="2089"/>
+        <w:gridCol w:w="2630"/>
+        <w:gridCol w:w="4641"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2502"/>
+            <w:tcW w:type="dxa" w:w="2089"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1297"/>
+            <w:tcW w:type="dxa" w:w="2630"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5560"/>
+            <w:tcW w:type="dxa" w:w="4641"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2502"/>
+            <w:tcW w:type="dxa" w:w="2089"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">保留會議室，但無限期不讓任何人預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1297"/>
+            <w:tcW w:type="dxa" w:w="2630"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關閉</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5560"/>
+            <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">編輯器 → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">規則</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">。該頁其餘部分和整個</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服務</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">頁會換成 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">此資源將無法預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2502"/>
+            <w:tcW w:type="dxa" w:w="2089"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在固定期間關閉，可選擇是否封鎖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1297"/>
+            <w:tcW w:type="dxa" w:w="2630"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">暫停服務時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5560"/>
+            <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">編輯器 → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">暫停服務時間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnewx3pzfkyn9trrx0ypnu">
+            <w:hyperlink w:history="1" r:id="rIdo7yud080qydaocghf_f-9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">讓會議室暫停服務</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2502"/>
+            <w:tcW w:type="dxa" w:w="2089"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只在 Offision 內可預約，不再由會議室信箱餵入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1297"/>
+            <w:tcW w:type="dxa" w:w="2630"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">停止與外部日曆的連接</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5560"/>
+            <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">詳細面板 → 日曆列的選單（僅限同步的會議室）。確認文字為 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約將不再從外部日曆同步。</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2089"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">同步出問題後，重新從信箱拉取這間房的預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2630"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">重新同步即將到來的預約</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，或</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">重新同步過去 7 天的預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4641"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">詳細面板 → 日曆列（僅限同步的會議室）—— 見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdfct4kc15qbgdgliji6bqg">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">預約停止同步</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">也是會議室突然不在使用者 App 出現時第一個要檢查的地方。在清單裡選取多間
 會議室時，同一個開關在批次工具列上叫做</w:t>
       </w:r>
       <w:r>
@@ -1819,51 +1885,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnnuwdofc7pkmxb5bq87xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdko5lbfavs_pqutin_2qzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdnewx3pzfkyn9trrx0ypnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ade9ba56f91c055c416faf073fcde8467a77c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49fdebd4496e988835641ce8b661f1ed4264cf23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0d4ab9364d7d6e3a9f539dca7b7dc8e956f7111.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtm0cva-czmvabxfnrr3en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdagip6e8_ye6l9i_pchufv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdo7yud080qydaocghf_f-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdfct4kc15qbgdgliji6bqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ade9ba56f91c055c416faf073fcde8467a77c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49fdebd4496e988835641ce8b661f1ed4264cf23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0d4ab9364d7d6e3a9f539dca7b7dc8e956f7111.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>重新命名、編輯或刪除會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>