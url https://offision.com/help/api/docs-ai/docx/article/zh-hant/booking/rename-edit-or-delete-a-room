--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,139 +42,139 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">在會議室建立之後修改它——名稱、容量、圖片、類別或樓層——並知道每項變更會影響到哪裡。接著是不刪除也能停止預約的三個方法、刪除實際上對預約做了什麼，以及如何從資源回收筒把刪掉的會議室找回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtm0cva-czmvabxfnrr3en">
+      <w:hyperlink w:history="1" r:id="rIdrrgo-7qi0hamsc4lneqfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (標準房間)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室很少停留在建立時的樣子。它會有正式的名字、少掉兩張椅子、搬到另一層樓，某天還會
 和隔壁打通。這些全是對同一筆記錄的修改，而且大多是安全的——唯一不安全的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 而它也沒有看起來那麼不可挽回。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要預約管理權限，而且會議室必須已經存在，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagip6e8_ye6l9i_pchufv">
+      <w:hyperlink w:history="1" r:id="rIdl2ywb7yfo2mtifdklafdo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡的
 內容同樣適用於辦公桌、設備、車位和其他資源，差別只在您從哪個清單開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟會議室並重新命名</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (標準房間)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按一下會議室那一列。右側會開出詳細面板，頂端是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
@@ -419,83 +419,103 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">董事會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那就是兩間會議室，不是
 顯示錯誤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 更改容量、圖片或類別</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">三者都在同一個編輯器裡。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">在</w:t>
-[...21 lines deleted...]
-容量可能讓會議室從原本找得到它的搜尋中消失。</w:t>
+        <w:t xml:space="preserve">可設定為單一最多人數，或最少至最多的範圍。選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">範圍</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">並填入</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最少</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與最多人數，或移除範圍回到單一數字。最少超過最多時不能儲存。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">面積</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是選填的房間面積，可選m²或ft²，與容納人數不同。調低最多人數會影響容量搜尋與出席者警告。設定最少人數可將房間排除在較少人數的會議建議之外，但不會禁止手動選取的預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">也在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁，選項只有會議室用的類別——清單依資源型別篩選。</w:t>
@@ -549,120 +569,99 @@
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會開啟一個以這間會議室填好的新增表單，名稱在每種語言後面都加上
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。樓層會一起帶過去，樓層平面圖上的位置點不會，所以請在儲存前先放好位置。這是做出
+        <w:t xml:space="preserve">。樓層會一起帶過去，Classic位置點不會。請在使用的地圖確認並指派副本，不要假設原本的Map 2.0形狀已屬於副本。這是做出
 第二間規則、時段和附屬設備都相同的會議室最快的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 搬到另一層樓</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">有兩個地方可以做，寫入的是同一份資料。在詳細面板上，</w:t>
+        <w:t xml:space="preserve">在詳細面板或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">列直接開啟建築物和樓層的
-[...41 lines deleted...]
-原處、規則不變。</w:t>
+        <w:t xml:space="preserve">選擇新的建築物與樓層。Classic在新平面圖選擇房間區域或一個點；更換樓層會清除舊位置點。Map 2.0選擇新樓層的相容物件，或</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpj86v93go4h0m6mtiwtlo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">在設計器指派房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。搬動後請確認地圖綁定，不要假設舊形狀也已移過去。預約、規則與面板仍綁定同一個資源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">真正會解除面板綁定的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更換 → 變更類型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把會議室改成辦公桌、設備或其他資源，會釋放
 所有綁定它的面板和電子紙標籤，並清除它的類別，因為類別屬於型別。會議室仍是組合會議室的
 一部分時會被拒絕——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -894,51 +893,51 @@
               <w:t xml:space="preserve">暫停服務時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">編輯器 → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">暫停服務時間</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdo7yud080qydaocghf_f-9">
+            <w:hyperlink w:history="1" r:id="rIddyozgp2tlxuscqi2beuzx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">讓會議室暫停服務</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2089"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只在 Offision 內可預約，不再由會議室信箱餵入</w:t>
             </w:r>
@@ -1015,51 +1014,51 @@
               <w:t xml:space="preserve">重新同步即將到來的預約</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">重新同步過去 7 天的預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">詳細面板 → 日曆列（僅限同步的會議室）—— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfct4kc15qbgdgliji6bqg">
+            <w:hyperlink w:history="1" r:id="rId-7ptgrihl4upahdlbpd54">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約停止同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1885,51 +1884,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtm0cva-czmvabxfnrr3en" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdagip6e8_ye6l9i_pchufv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdo7yud080qydaocghf_f-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdfct4kc15qbgdgliji6bqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ade9ba56f91c055c416faf073fcde8467a77c60.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49fdebd4496e988835641ce8b661f1ed4264cf23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0d4ab9364d7d6e3a9f539dca7b7dc8e956f7111.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrrgo-7qi0hamsc4lneqfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdl2ywb7yfo2mtifdklafdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpj86v93go4h0m6mtiwtlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIddyozgp2tlxuscqi2beuzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId-7ptgrihl4upahdlbpd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a9ca63552f5d24d3c8345dbb43aa10b736cbf7c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca4c7dacb29f067d13e879097b23d13fa33d2824.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf3cca34729b12ac0c6f4210c06ba670454579a4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>重新命名、編輯或刪除會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>