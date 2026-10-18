--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,122 +42,135 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">可以寄給發起人的六種提醒。防止忘記簽到的那兩種本來就是開著的，而決定它們會不會寄出的，是資源有沒有要求簽到。把開關關掉只會停掉郵件，手機上的通知照樣會到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodu9kqscu_uhtfsevst9x">
+      <w:hyperlink w:history="1" r:id="rId1vhcc9qiadglxmba_jxq0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/remind-people-about-their-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果同事經常忘記簽到，解決這件事的兩封提醒本來就是開著的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等候報到提醒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會在資源可以
 簽到的那一刻寄給發起人，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席電子郵件提醒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則在沒有人簽到、資源被釋放時再寄一次。
 兩者都不需要另外開啟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定它們會不會寄出的，是另一回事：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">該資源必須要求簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。沒有這項要求就沒有簽到時段，
 既沒有東西可等，也沒有東西可釋放 —— 無論開關怎麼設，兩封信都不會出現。這項要求在預約
 規則上，不在這一頁 —— </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqchqni5ggssspkmnahoh">
+      <w:hyperlink w:history="1" r:id="rId-bhlmkulv2bh9gdkv9wp2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -187,63 +200,50 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟提醒設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些是整個帳戶設定一次，沒有按房間、也沒有按規則的版本。</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設定/郵件提醒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是那一頁三組設定中的第二組 —— 在上面的一般設定與下面的建議時段之間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -1027,147 +1027,147 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到什麼時候開、什麼時候關。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開始前的時段與開始後的寬限，是按資源在預約規則上設定的 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntdf4xhonhsbfhkebaj5h">
+      <w:hyperlink w:history="1" r:id="rIdpbav_c2tklqxhrwf8zqcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會不會被算成缺席。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不論有沒有人被通知，房間都會被釋放，也都會被計算 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvqjifshhbx4rgzlk6r7n">
+      <w:hyperlink w:history="1" r:id="rId1h2yurwimtqljnuq2qyi1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼會被算成缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約成立或取消時寄出的信。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些是按規則設定的開關 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6rorylgghrxwhr2fjt_l7">
+      <w:hyperlink w:history="1" r:id="rIda3jpaglb_src02egoca0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">選擇要寄出哪些預約電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">信裡寫什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主旨與內文是整個網站設定一次的 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx2er_zfqpxdkmgbxvntif">
+      <w:hyperlink w:history="1" r:id="rIdazpxd94kqajktbgxasoee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">改寫 Offision 郵件的用字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1175,72 +1175,127 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那個警告與取消來自預約規則，不是這些開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理層訂閱的定期摘要。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些是獨立的訂閱 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdir7kop75m_emky7xiboin">
+      <w:hyperlink w:history="1" r:id="rIdxgksfsg8ahcl7va6qbk-w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">摘要郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkh3uf7qczigvihpabjdqo">
+      <w:hyperlink w:history="1" r:id="rIdi-dkyms47mhifrldxxkkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預報郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">修改提醒文案</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">簽到及未到場提醒的設定列提供</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">編輯電郵</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，可開啟對應範本。啟用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自行撰寫</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">後，可設定多語言主旨、格式化內文、預約欄位、摘要、操作按鈕及結語。取消預約連結及按鈕僅適用於簽到提醒。詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbg9yy6q0w9kxdz2qta9pt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">範本文案</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">儲存範本後，檢查會議室及座位範例。修改文案不會啟用寄送，也不會更改簽到期限或自動釋放；是否寄送仍由本頁開關決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1668,51 +1723,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodu9kqscu_uhtfsevst9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdmqchqni5ggssspkmnahoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdntdf4xhonhsbfhkebaj5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdvvqjifshhbx4rgzlk6r7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId6rorylgghrxwhr2fjt_l7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdx2er_zfqpxdkmgbxvntif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdir7kop75m_emky7xiboin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdkh3uf7qczigvihpabjdqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06504c0b03ba7b4635c7c6af7b19bd9e5a1c8246.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bd1e467d4b7c28dfffa2ef4c1cc627abdb61299.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1vhcc9qiadglxmba_jxq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId-bhlmkulv2bh9gdkv9wp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpbav_c2tklqxhrwf8zqcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId1h2yurwimtqljnuq2qyi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIda3jpaglb_src02egoca0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdazpxd94kqajktbgxasoee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdxgksfsg8ahcl7va6qbk-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdi-dkyms47mhifrldxxkkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdbg9yy6q0w9kxdz2qta9pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f92290d4c29e2f44424c422be4ce92064c377ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e2f91ec7aaf8dac55524e69e49eaa9875c7dccb.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約前後提醒當事人</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>