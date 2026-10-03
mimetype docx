--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,122 +26,122 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">製作貼在辦公桌或門上的 QR 碼 — 三種尺寸、四種列印解析度、一次備妥整層樓的做法， 以及決定掃描後可以做什麼的政策設定。</w:t>
+        <w:t xml:space="preserve">製作貼在辦公桌或門上的 QR 碼 — 三種尺寸、四種列印解析度、一次備妥整層樓的做法，以及決定掃描後可以做什麼的政策設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds9xp209heu5skafrqouzq">
+      <w:hyperlink w:history="1" r:id="rIdamg6mgjiyac-xwgfs3x6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源貼紙是專屬於某一張辦公桌或某一間房間的列印 QR 碼。貼上家具之後，它就是那項資源的
 整個預約介面：只要有手機，就可以當場取用這張桌子、確認已有的預約、加時間，或是離開時
 把它交還。牆上不需要面板，也不必安裝任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是共享辦公桌與小房間通常採用的做法 — 在這些地方，為每一項資源配一台面板並不划算。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 辦公桌或房間已經建立 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg_pqasoa9_csriud3ajwa">
+      <w:hyperlink w:history="1" r:id="rIdjneery63mqupircsjx1ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。每一項資源
 都會自動取得自己的代碼，沒有需要開啟的開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 決定掃描後可以做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -158,86 +158,86 @@
         <w:t xml:space="preserve">，取決於該資源的預約政策，所以請在
 列印任何東西之前先決定這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有六項設定決定這件事。每個欄位的說明都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId84q7k4bbqbavjwl8vezf1">
+      <w:hyperlink w:history="1" r:id="rId0sxkraniqg1sn__vdfhtx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策設定總覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，這裡要看的是它們各自會關掉貼紙的
 哪一部分：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許從用戶界面預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 這是開關型的一項，也是唯一能讓掃描完全預約不了任何東西的
 設定。掃描會在手機上開啟使用者界面，所以貼紙走的就是使用者界面這條途徑；關掉那條
 途徑，貼紙也會一起停止。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_n1kx2tz-vnni1xi0wavq">
+      <w:hyperlink w:history="1" r:id="rIdyhdba2ic7sgcasyzihb76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -957,124 +957,124 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這正是它的用途 — 當一個代碼被拍照流傳出去時，這是處理的方法。但這也表示每一張受影響的
 貼紙都必須重印並實際更換，所以只重新生成有理由的那些，不要整批處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用你自己的帳戶和一支普通手機，親自掃一張看看。空著的桌子應該會邀請你預約；已經由你預約
 的桌子則會直接讓你簽到。如果掃描的結果出乎意料，原因就是它當下所處的狀態 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlflau77zdehczb5qle15i">
+      <w:hyperlink w:history="1" r:id="rIdqavuwsqas7tfyyg0jr53e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 其中逐一說明了每一種結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約這項資源。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設定在資源上的團隊空間，不在其中的人掃描會被拒絕 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5x_twlpwymoabfsn_7jcp">
+      <w:hyperlink w:history="1" r:id="rIdiy3rfhxyqg5hg1knk8kfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板螢幕上的代碼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一組會變動的代碼，屬於面板而不是資源 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsec9frowqudfteo6fu7u7">
+      <w:hyperlink w:history="1" r:id="rIdugrx-iq0ivvbol-bm2rpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以 QR Code 簽到，並證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1083,51 +1083,51 @@
       <w:r>
         <w:t xml:space="preserve"> GPS 簽到和它的範圍是另外設定的，而且套用在應用程式
 上，不是貼紙上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到的時限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以多早、多晚掃描仍然算數，屬於簽到政策的一部分 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndu32mmtwfkik_flwjgfh">
+      <w:hyperlink w:history="1" r:id="rIdea-zyxbihsfbvzipa5_9u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到場的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1552,51 +1552,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds9xp209heu5skafrqouzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdg_pqasoa9_csriud3ajwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId84q7k4bbqbavjwl8vezf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId_n1kx2tz-vnni1xi0wavq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdlflau77zdehczb5qle15i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId5x_twlpwymoabfsn_7jcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdsec9frowqudfteo6fu7u7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdndu32mmtwfkik_flwjgfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc5640a44afaa2419244c36d4d35816f18e7ae83.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77b5f0c7a6b415365171a55032ddad2c79a1f9b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f15ba36350d2700041be38ba05b2138e618222c9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdamg6mgjiyac-xwgfs3x6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdjneery63mqupircsjx1ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0sxkraniqg1sn__vdfhtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdyhdba2ic7sgcasyzihb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdqavuwsqas7tfyyg0jr53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdiy3rfhxyqg5hg1knk8kfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdugrx-iq0ivvbol-bm2rpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdea-zyxbihsfbvzipa5_9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc5640a44afaa2419244c36d4d35816f18e7ae83.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77b5f0c7a6b415365171a55032ddad2c79a1f9b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f15ba36350d2700041be38ba05b2138e618222c9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>列印並張貼資源貼紙</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>