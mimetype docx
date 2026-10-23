--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,96 +52,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamg6mgjiyac-xwgfs3x6g">
+      <w:hyperlink w:history="1" r:id="rIdneevujhvrzs_qr9ednraw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資源貼紙是專屬於某一張辦公桌或某一間房間的列印 QR 碼。貼上家具之後，它就是那項資源的
 整個預約介面：只要有手機，就可以當場取用這張桌子、確認已有的預約、加時間，或是離開時
 把它交還。牆上不需要面板，也不必安裝任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是共享辦公桌與小房間通常採用的做法 — 在這些地方，為每一項資源配一台面板並不划算。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 辦公桌或房間已經建立 — 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjneery63mqupircsjx1ny">
+      <w:hyperlink w:history="1" r:id="rIdecxejgj5fcf2ik0sed-hu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。每一項資源
 都會自動取得自己的代碼，沒有需要開啟的開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 決定掃描後可以做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -158,86 +158,86 @@
         <w:t xml:space="preserve">，取決於該資源的預約政策，所以請在
 列印任何東西之前先決定這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有六項設定決定這件事。每個欄位的說明都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0sxkraniqg1sn__vdfhtx">
+      <w:hyperlink w:history="1" r:id="rIdlz3ypfge3zl_q_ldtr0zg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源政策設定總覽</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，這裡要看的是它們各自會關掉貼紙的
 哪一部分：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許從用戶界面預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 這是開關型的一項，也是唯一能讓掃描完全預約不了任何東西的
 設定。掃描會在手機上開啟使用者界面，所以貼紙走的就是使用者界面這條途徑；關掉那條
 途徑，貼紙也會一起停止。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhdba2ic7sgcasyzihb76">
+      <w:hyperlink w:history="1" r:id="rId0fipjaelkrfa04w3wh4bd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -957,124 +957,124 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這正是它的用途 — 當一個代碼被拍照流傳出去時，這是處理的方法。但這也表示每一張受影響的
 貼紙都必須重印並實際更換，所以只重新生成有理由的那些，不要整批處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用你自己的帳戶和一支普通手機，親自掃一張看看。空著的桌子應該會邀請你預約；已經由你預約
 的桌子則會直接讓你簽到。如果掃描的結果出乎意料，原因就是它當下所處的狀態 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqavuwsqas7tfyyg0jr53e">
+      <w:hyperlink w:history="1" r:id="rIdgyupybfufqrrdwlip2i9q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 其中逐一說明了每一種結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約這項資源。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是設定在資源上的團隊空間，不在其中的人掃描會被拒絕 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiy3rfhxyqg5hg1knk8kfx">
+      <w:hyperlink w:history="1" r:id="rIdj7nsmbxizdrqw_78xisae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板螢幕上的代碼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是另一組會變動的代碼，屬於面板而不是資源 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugrx-iq0ivvbol-bm2rpx">
+      <w:hyperlink w:history="1" r:id="rIdrn5o0nyswpbbhkd_bjifc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以 QR Code 簽到，並證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1083,51 +1083,51 @@
       <w:r>
         <w:t xml:space="preserve"> GPS 簽到和它的範圍是另外設定的，而且套用在應用程式
 上，不是貼紙上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到的時限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 可以多早、多晚掃描仍然算數，屬於簽到政策的一部分 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdea-zyxbihsfbvzipa5_9u">
+      <w:hyperlink w:history="1" r:id="rId_qsrlsrw1tmloz_3ri9eo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到場的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1552,51 +1552,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdamg6mgjiyac-xwgfs3x6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdjneery63mqupircsjx1ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0sxkraniqg1sn__vdfhtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdyhdba2ic7sgcasyzihb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdqavuwsqas7tfyyg0jr53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdiy3rfhxyqg5hg1knk8kfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdugrx-iq0ivvbol-bm2rpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdea-zyxbihsfbvzipa5_9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc5640a44afaa2419244c36d4d35816f18e7ae83.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77b5f0c7a6b415365171a55032ddad2c79a1f9b4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f15ba36350d2700041be38ba05b2138e618222c9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdneevujhvrzs_qr9ednraw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdecxejgj5fcf2ik0sed-hu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdlz3ypfge3zl_q_ldtr0zg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0fipjaelkrfa04w3wh4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdgyupybfufqrrdwlip2i9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdj7nsmbxizdrqw_78xisae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrn5o0nyswpbbhkd_bjifc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId_qsrlsrw1tmloz_3ri9eo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e482ce51c0739b8953e7f82469df2ab256c3c568.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b52cb780c101e08040bd0b306c7da2a907616f54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55adb2084c94274d9268de30cd2c7b9894e2922e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>列印並張貼資源貼紙</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>