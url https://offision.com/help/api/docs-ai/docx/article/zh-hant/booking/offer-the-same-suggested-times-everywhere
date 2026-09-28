--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,117 +26,117 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為預約提供建議時段</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建議時段會把一天切好的時間塊填進預約表單的時間欄,而且從不強制 —— 自訂時間永遠都在。先為全公司設一份格線,只有真的不同的會議室才給它 自己的一份。</w:t>
+        <w:t xml:space="preserve">建議時段會把一天切好的時間塊填進預約表單的時間欄,而且從不強制 —— 自訂時間永遠都在。先為全公司設一份格線,只有真的不同的會議室才給它自己的一份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqznadzuzxqlppjzqnpb1">
+      <w:hyperlink w:history="1" r:id="rId-jvhshj4w0g7yfc2xzoxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建議時段是預約表單當成提示提供的一塊塊時間 —— 九點到十點、十點到十一點 ——
 所以大多數人只要點一下就完成預約,不必自己填兩個時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們永遠只是提示。無論列出什麼,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都在清單下面等著,把平常的日期
 與時間選擇器還回來,沒有人會被別人挑好的時間塊困住。這正是它跟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltbapferr-iwjpwjnwuto">
+      <w:hyperlink w:history="1" r:id="rIdfhmzxhtvymdv3j5xr7phu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 最根本的差別:那邊的清單
 就是全部,沒有別的可選。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field-zh-hant" descr="兩邊都給你一份清單。只有一邊留了下車的路。" title="兩邊都給你一份清單。只有一邊留了下車的路。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -648,51 +648,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">排程上某一天的時間塊 —— 全公司格線走整點,這裡走半小時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程怎麼建立、怎麼掛到會議室上,見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_pmhnitbvhug-itufqul">
+      <w:hyperlink w:history="1" r:id="rId4xeh6yd2qnprxpxrqtisd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 預約的人實際拿到哪一份</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1026,51 +1026,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3687"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這份格線之所以存在,是因為後面有東西靠著它 —— 兩段之間的清潔、接駁車、課表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjpkrua0p_thsba4kfn5l9">
+            <w:hyperlink w:history="1" r:id="rIduwmga4m7dp-rdloibaqau">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">固定時段</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> —— 其他一律不能預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1501,94 +1501,94 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間會不會被強制。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這些永遠只是提示。若要讓提供的時間成為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 能
 預約的時間,請用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdau4p_pmkft5hmw4narooz">
+      <w:hyperlink w:history="1" r:id="rId6biz-xe4lun6az6mulbvp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室何時開放。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 建議 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 依會議室的營業時間或假日裁切 —— 落在
 外面的時間塊照樣會被提供,直到儲存那一刻才被拒絕。請自己把格線放在真正
 開放的時間內。見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjsw8n8er8rrdix-eggik">
+      <w:hyperlink w:history="1" r:id="rIdwxtsgy02howaoeoh6_h0t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2064,51 +2064,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtqznadzuzxqlppjzqnpb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdltbapferr-iwjpwjnwuto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdu_pmhnitbvhug-itufqul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjpkrua0p_thsba4kfn5l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdau4p_pmkft5hmw4narooz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdcjsw8n8er8rrdix-eggik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d3c17e0001f2e7e5395eace682c853e571703c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd6589f33bdc959a935a35347dbd9d544aaaf8ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b9e34f1c67058d7f1ac9da1ec8fc2c5dd38b67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca49fc8774f2a4f61839f04ab3fbc758cd430224.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ab652aa358091048661d858dc73083825c5026.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/324b53289c6c9811887bb843c8110d821c0583e3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62ab8a50889430d34a973ecbcbb7b9be33e10452.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22fce66c3340e80dda37ef2676a2c9fe408078e4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-jvhshj4w0g7yfc2xzoxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdfhmzxhtvymdv3j5xr7phu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId4xeh6yd2qnprxpxrqtisd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIduwmga4m7dp-rdloibaqau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId6biz-xe4lun6az6mulbvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwxtsgy02howaoeoh6_h0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d3c17e0001f2e7e5395eace682c853e571703c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd6589f33bdc959a935a35347dbd9d544aaaf8ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b9e34f1c67058d7f1ac9da1ec8fc2c5dd38b67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca49fc8774f2a4f61839f04ab3fbc758cd430224.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ab652aa358091048661d858dc73083825c5026.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/324b53289c6c9811887bb843c8110d821c0583e3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62ab8a50889430d34a973ecbcbb7b9be33e10452.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22fce66c3340e80dda37ef2676a2c9fe408078e4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為預約提供建議時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>