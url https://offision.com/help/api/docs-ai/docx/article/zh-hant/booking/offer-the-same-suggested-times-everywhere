--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jvhshj4w0g7yfc2xzoxw">
+      <w:hyperlink w:history="1" r:id="rId68ea3cc_wjnccqpztbxzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建議時段是預約表單當成提示提供的一塊塊時間 —— 九點到十點、十點到十一點 ——
 所以大多數人只要點一下就完成預約,不必自己填兩個時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們永遠只是提示。無論列出什麼,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都在清單下面等著,把平常的日期
 與時間選擇器還回來,沒有人會被別人挑好的時間塊困住。這正是它跟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhmzxhtvymdv3j5xr7phu">
+      <w:hyperlink w:history="1" r:id="rIdogbblfjydaol69juzwzdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 最根本的差別:那邊的清單
 就是全部,沒有別的可選。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field-zh-hant" descr="兩邊都給你一份清單。只有一邊留了下車的路。" title="兩邊都給你一份清單。只有一邊留了下車的路。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -648,51 +648,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">排程上某一天的時間塊 —— 全公司格線走整點,這裡走半小時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程怎麼建立、怎麼掛到會議室上,見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xeh6yd2qnprxpxrqtisd">
+      <w:hyperlink w:history="1" r:id="rIdtgzliun2eodugh7hmocvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 預約的人實際拿到哪一份</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1026,51 +1026,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3687"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這份格線之所以存在,是因為後面有東西靠著它 —— 兩段之間的清潔、接駁車、課表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduwmga4m7dp-rdloibaqau">
+            <w:hyperlink w:history="1" r:id="rIdoeyc2qnm42mycx_bc9euh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">固定時段</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> —— 其他一律不能預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1501,94 +1501,94 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間會不會被強制。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這些永遠只是提示。若要讓提供的時間成為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 能
 預約的時間,請用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6biz-xe4lun6az6mulbvp">
+      <w:hyperlink w:history="1" r:id="rIdbisknpwwwvhzoffcsv2zl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室何時開放。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 建議 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 依會議室的營業時間或假日裁切 —— 落在
 外面的時間塊照樣會被提供,直到儲存那一刻才被拒絕。請自己把格線放在真正
 開放的時間內。見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxtsgy02howaoeoh6_h0t">
+      <w:hyperlink w:history="1" r:id="rIdqidlwyqct1l9uz-4cpui8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2064,51 +2064,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-jvhshj4w0g7yfc2xzoxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdfhmzxhtvymdv3j5xr7phu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId4xeh6yd2qnprxpxrqtisd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIduwmga4m7dp-rdloibaqau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId6biz-xe4lun6az6mulbvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwxtsgy02howaoeoh6_h0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d3c17e0001f2e7e5395eace682c853e571703c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd6589f33bdc959a935a35347dbd9d544aaaf8ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40b9e34f1c67058d7f1ac9da1ec8fc2c5dd38b67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca49fc8774f2a4f61839f04ab3fbc758cd430224.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ab652aa358091048661d858dc73083825c5026.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/324b53289c6c9811887bb843c8110d821c0583e3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62ab8a50889430d34a973ecbcbb7b9be33e10452.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22fce66c3340e80dda37ef2676a2c9fe408078e4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId68ea3cc_wjnccqpztbxzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdogbblfjydaol69juzwzdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdtgzliun2eodugh7hmocvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdoeyc2qnm42mycx_bc9euh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdbisknpwwwvhzoffcsv2zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdqidlwyqct1l9uz-4cpui8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde4a7e13a07027683650e85f26ea7af6120a2a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b16f40415ad3265b44a3ef7d807bd915a1c79e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbb994106db4f4521f64cb8dfd0385baf82a23ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c84514e84994a256fa8c95903ad7a1d62ce70f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f27882592ce2c6d0ee3dae57e0841382cd7ff22.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d798b9e88f3cc2c3cdd805d5d1b9e31c29e43a26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fced5d103ecb386bc16b35b2b96c5017d9fdab9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0aa3ff64d2b160209c3fd84ac473fc247da9b449.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為預約提供建議時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>