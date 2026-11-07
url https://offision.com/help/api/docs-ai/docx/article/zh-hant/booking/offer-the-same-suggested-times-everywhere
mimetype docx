--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId68ea3cc_wjnccqpztbxzf">
+      <w:hyperlink w:history="1" r:id="rIddi3t3mokuigy2rl9c-32o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建議時段是預約表單當成提示提供的一塊塊時間 —— 九點到十點、十點到十一點 ——
 所以大多數人只要點一下就完成預約,不必自己填兩個時刻。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們永遠只是提示。無論列出什麼,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 都在清單下面等著,把平常的日期
 與時間選擇器還回來,沒有人會被別人挑好的時間塊困住。這正是它跟
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogbblfjydaol69juzwzdw">
+      <w:hyperlink w:history="1" r:id="rIdbv3hjcdtqlcqaeiuayhgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 最根本的差別:那邊的清單
 就是全部,沒有別的可選。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field-zh-hant" descr="兩邊都給你一份清單。只有一邊留了下車的路。" title="兩邊都給你一份清單。只有一邊留了下車的路。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -648,51 +648,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">排程上某一天的時間塊 —— 全公司格線走整點,這裡走半小時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程怎麼建立、怎麼掛到會議室上,見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgzliun2eodugh7hmocvb">
+      <w:hyperlink w:history="1" r:id="rIdaxeshwj8rwkutflstyjj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 預約的人實際拿到哪一份</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1026,51 +1026,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3687"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這份格線之所以存在,是因為後面有東西靠著它 —— 兩段之間的清潔、接駁車、課表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5673"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoeyc2qnm42mycx_bc9euh">
+            <w:hyperlink w:history="1" r:id="rId5e3fj9ynyygltvjbvjqqw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">固定時段</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> —— 其他一律不能預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1501,94 +1501,94 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">時間會不會被強制。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這些永遠只是提示。若要讓提供的時間成為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 能
 預約的時間,請用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbisknpwwwvhzoffcsv2zl">
+      <w:hyperlink w:history="1" r:id="rIdwkt41xhnodm0cmxm1vjxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室何時開放。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 建議 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 依會議室的營業時間或假日裁切 —— 落在
 外面的時間塊照樣會被提供,直到儲存那一刻才被拒絕。請自己把格線放在真正
 開放的時間內。見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqidlwyqct1l9uz-4cpui8">
+      <w:hyperlink w:history="1" r:id="rIdmr5xjyezmesmd7nhaonev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">營業時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2064,51 +2064,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId68ea3cc_wjnccqpztbxzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdogbblfjydaol69juzwzdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdtgzliun2eodugh7hmocvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdoeyc2qnm42mycx_bc9euh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdbisknpwwwvhzoffcsv2zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdqidlwyqct1l9uz-4cpui8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde4a7e13a07027683650e85f26ea7af6120a2a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b16f40415ad3265b44a3ef7d807bd915a1c79e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbb994106db4f4521f64cb8dfd0385baf82a23ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c84514e84994a256fa8c95903ad7a1d62ce70f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f27882592ce2c6d0ee3dae57e0841382cd7ff22.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d798b9e88f3cc2c3cdd805d5d1b9e31c29e43a26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fced5d103ecb386bc16b35b2b96c5017d9fdab9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0aa3ff64d2b160209c3fd84ac473fc247da9b449.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddi3t3mokuigy2rl9c-32o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdbv3hjcdtqlcqaeiuayhgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdaxeshwj8rwkutflstyjj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId5e3fj9ynyygltvjbvjqqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdwkt41xhnodm0cmxm1vjxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdmr5xjyezmesmd7nhaonev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cde4a7e13a07027683650e85f26ea7af6120a2a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b16f40415ad3265b44a3ef7d807bd915a1c79e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbb994106db4f4521f64cb8dfd0385baf82a23ec.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c84514e84994a256fa8c95903ad7a1d62ce70f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f27882592ce2c6d0ee3dae57e0841382cd7ff22.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d798b9e88f3cc2c3cdd805d5d1b9e31c29e43a26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fced5d103ecb386bc16b35b2b96c5017d9fdab9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0aa3ff64d2b160209c3fd84ac473fc247da9b449.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為預約提供建議時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>