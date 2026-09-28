--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立一組附參考圖片的座位安排，決定挑選佈局是否為必填，再把整組指派給適用的房間。 約需十分鐘。</w:t>
+        <w:t xml:space="preserve">建立一組附參考圖片的座位安排，決定挑選佈局是否為必填，再把整組指派給適用的房間。約需十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdip7sriknhmww-oqjckwdv">
+      <w:hyperlink w:history="1" r:id="rId2k94czlevcj2msfocs_fm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-zh-hant" descr="預約房間的人說明房間該怎麼擺設。" title="預約房間的人說明房間該怎麼擺設。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約房間的人說明房間該怎麼擺設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須已經存在，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoo9t5lfniepjzg8yac4af">
+      <w:hyperlink w:history="1" r:id="rIdrpkoawvfd9z88xhlqacol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。另外先準備好每種座位安排的圖片：
 手繪草圖、平面圖都可以，只要預約的人看得懂。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡的一筆資料是一</w:t>
@@ -685,51 +685,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果這些房間會辦沒辦法事先列出選單的活動，就開啟它；如果家具只擺得出固定幾種樣子，
 就維持關閉——一張房間實際上做不到的擺設圖，比沒有圖更糟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它下面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佈局服務項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。那是用來把上傳變成搬桌椅的人實際要做的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2aczkt4k6gomjnmj86ao6">
+      <w:hyperlink w:history="1" r:id="rIdtqclpvhewco4jjrsvwpsd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 把這組指派給房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單最下面是</w:t>
@@ -1008,51 +1008,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">劇院式坐得比董事會形多，但 Offision 並不知道這件事。房間能容納多少人
 是房間自己的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不會因為佈局而改變。把房間大小配到人數，是另一件事，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsc6jcdag6e1ompdibrwb">
+      <w:hyperlink w:history="1" r:id="rId1knv2peatb_lsvz7i-qe8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**會提供哪些房間。**挑選佈局永遠不會篩選房間清單——方向是反過來的，由房間決定有哪些
 佈局。</w:t>
       </w:r>
     </w:p>
@@ -1060,51 +1060,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**預約郵件。**所選佈局不會印在主辦人收到的確認郵件裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**真的有人去搬桌椅。**佈局本身只是預約上的一則註記。要讓它變成有時間成本的工作，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3ngf1ymeuonrlqk6o4mp">
+      <w:hyperlink w:history="1" r:id="rIda63-9rybfeudkriwuaj0r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1529,51 +1529,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdip7sriknhmww-oqjckwdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdoo9t5lfniepjzg8yac4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2aczkt4k6gomjnmj86ao6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdfsc6jcdag6e1ompdibrwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIda3ngf1ymeuonrlqk6o4mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760c617ac3dbb4d752bb1420b2a3ba2ceeabfb1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19482652bc001087c5a59607c8bde8563199e943.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac1ce12fb6e0ca8410ff6c83a4d5fd62902025a4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/414d67be7d5fdd4b38d238b340504c0480699cb2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4d1eff14362e0ef4faae64cb41b760a1b2d39e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db1eed5460efb0f61c0b99fdd1ae32a05e72e43.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2k94czlevcj2msfocs_fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdrpkoawvfd9z88xhlqacol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtqclpvhewco4jjrsvwpsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId1knv2peatb_lsvz7i-qe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIda63-9rybfeudkriwuaj0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760c617ac3dbb4d752bb1420b2a3ba2ceeabfb1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19482652bc001087c5a59607c8bde8563199e943.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac1ce12fb6e0ca8410ff6c83a4d5fd62902025a4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/414d67be7d5fdd4b38d238b340504c0480699cb2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4d1eff14362e0ef4faae64cb41b760a1b2d39e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db1eed5460efb0f61c0b99fdd1ae32a05e72e43.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓預約時可以挑選房間佈局</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>