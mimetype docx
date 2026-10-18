--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2k94czlevcj2msfocs_fm">
+      <w:hyperlink w:history="1" r:id="rIdbcoduv6cantgyj4-ap6wl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-zh-hant" descr="預約房間的人說明房間該怎麼擺設。" title="預約房間的人說明房間該怎麼擺設。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約房間的人說明房間該怎麼擺設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須已經存在，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpkoawvfd9z88xhlqacol">
+      <w:hyperlink w:history="1" r:id="rIdyef30cqmhpiod8i_4vofv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。另外先準備好每種座位安排的圖片：
 手繪草圖、平面圖都可以，只要預約的人看得懂。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡的一筆資料是一</w:t>
@@ -685,51 +685,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果這些房間會辦沒辦法事先列出選單的活動，就開啟它；如果家具只擺得出固定幾種樣子，
 就維持關閉——一張房間實際上做不到的擺設圖，比沒有圖更糟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它下面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佈局服務項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。那是用來把上傳變成搬桌椅的人實際要做的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqclpvhewco4jjrsvwpsd">
+      <w:hyperlink w:history="1" r:id="rIdjxna-hcuiuokiqahg3c3d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 把這組指派給房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單最下面是</w:t>
@@ -1008,51 +1008,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">劇院式坐得比董事會形多，但 Offision 並不知道這件事。房間能容納多少人
 是房間自己的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不會因為佈局而改變。把房間大小配到人數，是另一件事，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1knv2peatb_lsvz7i-qe8">
+      <w:hyperlink w:history="1" r:id="rIdsn0ts8zxe76ccnvi0lopb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**會提供哪些房間。**挑選佈局永遠不會篩選房間清單——方向是反過來的，由房間決定有哪些
 佈局。</w:t>
       </w:r>
     </w:p>
@@ -1060,51 +1060,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**預約郵件。**所選佈局不會印在主辦人收到的確認郵件裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**真的有人去搬桌椅。**佈局本身只是預約上的一則註記。要讓它變成有時間成本的工作，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda63-9rybfeudkriwuaj0r">
+      <w:hyperlink w:history="1" r:id="rIdti6u0twiyehfazcoflyqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1529,51 +1529,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2k94czlevcj2msfocs_fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdrpkoawvfd9z88xhlqacol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtqclpvhewco4jjrsvwpsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId1knv2peatb_lsvz7i-qe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIda63-9rybfeudkriwuaj0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760c617ac3dbb4d752bb1420b2a3ba2ceeabfb1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19482652bc001087c5a59607c8bde8563199e943.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac1ce12fb6e0ca8410ff6c83a4d5fd62902025a4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/414d67be7d5fdd4b38d238b340504c0480699cb2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4d1eff14362e0ef4faae64cb41b760a1b2d39e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db1eed5460efb0f61c0b99fdd1ae32a05e72e43.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbcoduv6cantgyj4-ap6wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdyef30cqmhpiod8i_4vofv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjxna-hcuiuokiqahg3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdsn0ts8zxe76ccnvi0lopb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdti6u0twiyehfazcoflyqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6c2ceff3b3ad8f2372b8791514375e3c98e7946.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8886992c1e53cbfafc4ab1e9640ab44f82f91e45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cf8cc2b25eba81631dd45516a916ebe05bb9b30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f4af1313017a9c174d20bfc92db8b84a97a4a86.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f23f20e5d8abfe980973e4c0561138d3bc9c0bc9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f142db16692455cefd5b0cb8d7e40288e3301e58.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓預約時可以挑選房間佈局</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>