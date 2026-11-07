--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcoduv6cantgyj4-ap6wl">
+      <w:hyperlink w:history="1" r:id="rId-nblnxlk0-zmdiasfw7wi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape-zh-hant" descr="預約房間的人說明房間該怎麼擺設。" title="預約房間的人說明房間該怎麼擺設。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -141,51 +141,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約房間的人說明房間該怎麼擺設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須已經存在，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyef30cqmhpiod8i_4vofv">
+      <w:hyperlink w:history="1" r:id="rIdvykefgpcgt6cti6kwv1uw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。另外先準備好每種座位安排的圖片：
 手繪草圖、平面圖都可以，只要預約的人看得懂。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這裡的一筆資料是一</w:t>
@@ -685,51 +685,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果這些房間會辦沒辦法事先列出選單的活動，就開啟它；如果家具只擺得出固定幾種樣子，
 就維持關閉——一張房間實際上做不到的擺設圖，比沒有圖更糟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它下面會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佈局服務項目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">欄位。那是用來把上傳變成搬桌椅的人實際要做的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxna-hcuiuokiqahg3c3d">
+      <w:hyperlink w:history="1" r:id="rId3g5qhtjpqldegt4axiiek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 把這組指派給房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單最下面是</w:t>
@@ -1008,51 +1008,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">劇院式坐得比董事會形多，但 Offision 並不知道這件事。房間能容納多少人
 是房間自己的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容納人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不會因為佈局而改變。把房間大小配到人數，是另一件事，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsn0ts8zxe76ccnvi0lopb">
+      <w:hyperlink w:history="1" r:id="rId8megwaphadgmjh3fx1xl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**會提供哪些房間。**挑選佈局永遠不會篩選房間清單——方向是反過來的，由房間決定有哪些
 佈局。</w:t>
       </w:r>
     </w:p>
@@ -1060,51 +1060,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**預約郵件。**所選佈局不會印在主辦人收到的確認郵件裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**真的有人去搬桌椅。**佈局本身只是預約上的一則註記。要讓它變成有時間成本的工作，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdti6u0twiyehfazcoflyqb">
+      <w:hyperlink w:history="1" r:id="rIdgptxndry9wvk3hki3kn4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1529,51 +1529,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbcoduv6cantgyj4-ap6wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdyef30cqmhpiod8i_4vofv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjxna-hcuiuokiqahg3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdsn0ts8zxe76ccnvi0lopb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdti6u0twiyehfazcoflyqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6c2ceff3b3ad8f2372b8791514375e3c98e7946.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8886992c1e53cbfafc4ab1e9640ab44f82f91e45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cf8cc2b25eba81631dd45516a916ebe05bb9b30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f4af1313017a9c174d20bfc92db8b84a97a4a86.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f23f20e5d8abfe980973e4c0561138d3bc9c0bc9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f142db16692455cefd5b0cb8d7e40288e3301e58.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-nblnxlk0-zmdiasfw7wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdvykefgpcgt6cti6kwv1uw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId3g5qhtjpqldegt4axiiek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId8megwaphadgmjh3fx1xl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdgptxndry9wvk3hki3kn4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6c2ceff3b3ad8f2372b8791514375e3c98e7946.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8886992c1e53cbfafc4ab1e9640ab44f82f91e45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cf8cc2b25eba81631dd45516a916ebe05bb9b30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f4af1313017a9c174d20bfc92db8b84a97a4a86.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f23f20e5d8abfe980973e4c0561138d3bc9c0bc9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f142db16692455cefd5b0cb8d7e40288e3301e58.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓預約時可以挑選房間佈局</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>