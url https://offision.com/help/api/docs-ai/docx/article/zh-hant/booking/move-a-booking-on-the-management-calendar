--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約模組中唯一用來看整體狀況、而不是用來設定的畫面。每一間會議室的一天並排呈現，預約管理員可以把任何人的預約拖到別的時間或別的會議室 — 但要經過一次確認與預約表單，而不是直接寫進資料庫。</w:t>
+        <w:t xml:space="preserve">預約模組中唯一用來看整體狀況、而不是用來設定的畫面。每一間會議室的一天並排呈現 —— 所以它也是用眼睛確認哪些時段真的被填滿的地方。預約管理員可以把任何人的預約拖到別的時間或別的會議室，但要經過一次確認與預約表單，而不是直接寫進資料庫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrruo-nu8v2ybeyo6wqbw-">
+      <w:hyperlink w:history="1" r:id="rIdp_ygoifiv5rkcjg0a7uzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆是預約管理員用來看整體狀況、而不是用來做設定的地方：每一項資源的一天都在同一個格線上，所有人的預約都在上面，而且任何一筆都可以用拖曳移動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後那一點正是這個畫面和同事使用的日曆之間的分別。在應用程式裡，人們只能移動自己的預約；在這裡，管理員可以移動任何人的
@@ -123,102 +123,113 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (管理日曆)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">格線開啟時顯示今天。頂端的工具列可以新增記錄 — </w:t>
+        <w:t xml:space="preserve">格線開啟時顯示今天。它上方的標題有兩列：第一列是這個頁面自己的名字，
+右端固定著一顆搜索藥丸；第二列是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 與 </w:t>
-[...10 lines deleted...]
-— 並匯出畫面上的內容；篩選器則以 </w:t>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、日期切換、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯出</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 與檢視選單。
+篩選器 —— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、類別以及 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多篩選</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 縮小範圍。</w:t>
+        <w:t xml:space="preserve"> —— 在左邊的面板裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="management-calendar-grid-zh-hant" descr="每日時間表下的管理日曆：每項資源一欄，上面是所有人的預約。" title="每日時間表下的管理日曆：每項資源一欄，上面是所有人的預約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -251,129 +262,193 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">每日時間表下的管理日曆：每項資源一欄，上面是所有人的預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檢視選單提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">每日時間表</w:t>
+        <w:t xml:space="preserve">每日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">每週時間表</w:t>
+        <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">每月時間表</w:t>
+        <w:t xml:space="preserve">每月</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列表</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，另外還有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示週末</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 可以擴大格線的範圍。拖曳只在時間表類的檢視中有效；列表是用來讀的，不是用來移動的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">標題列還做了兩件本文不談的事：搜索會把格線換成命中的預約清單 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdoxkrtnc_eu4mdr5cjrmwv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">在管理日曆上尋找預約</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> ——
+而 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯出</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會把你正在看的變成試算表，見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7blvcergpqjqeoopay8uo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">匯出你正在看的預約</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">「讀」本身也是這個畫面的用途之一：篩到只剩一間會議室的週檢視，一眼就能看出那間
+會議室哪些時段會滿、哪些時段從來不滿。它給不了你的是一個數字 —— 要看量過的使用率，
+或單一會議室時段的熱圖，請開 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdek3qoyzif5yd-hczuagpx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約分析</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">一頁能放多少資源欄、一天能看到多少、每個區塊印出什麼，都是分開設定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3dbwnqukyerei8hesku3z">
+      <w:hyperlink w:history="1" r:id="rId1w70dqmizerkleowa733l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示密度與隱私</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-kydtgrtm59srvfqiz6t">
+      <w:hyperlink w:history="1" r:id="rIdsnf_5ko8-hypfhomxc-l0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依預約目的為日曆分色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 找到預約並拖曳它</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">往上或往下放改變時間，放到另一項資源的欄位改變資源，拖它的邊緣則改變它持續多久。在每週與每月時間表中座標軸會對調
@@ -506,51 +581,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你拖曳的方塊會在幾秒後彈回原來的位置，接著格線會以伺服器回傳的真實結果重新整理。那個閃動不是失敗
 — 請讀重新整理後的格線，不要讀彈回的那一瞬間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在重新整理後的格線上看預約的新位置。如果該資源需要審批，這次移動會讓預約重新送審，等待審批人處理
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7akqxebwbluvaa0diiex">
+      <w:hyperlink w:history="1" r:id="rId8e3wlybl_ef-qfgaw7xas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批准或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約拖不動時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -772,72 +847,72 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆移動預約；它不決定誰當初可以建立這些預約。哪些資源某個人可以預約、可以提前多久、以及預約是否需要審批，全都跟著資源和它的規則走
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xr6w55i2n_tj0w9_fkak">
+      <w:hyperlink w:history="1" r:id="rIdxkfvbg2wlwivjiizypbna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也不是你同事使用的畫面。員工在 Offision
 應用程式裡有自己的日曆，在那裡比較會議室並移動自己的預約 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40l6oi2kfwhps753rhkqt">
+      <w:hyperlink w:history="1" r:id="rIdcfy4cy5q0czlizastqi--">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">比較會議室時間表並移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1262,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrruo-nu8v2ybeyo6wqbw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId3dbwnqukyerei8hesku3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdt-kydtgrtm59srvfqiz6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdz7akqxebwbluvaa0diiex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId2xr6w55i2n_tj0w9_fkak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId40l6oi2kfwhps753rhkqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f8303c1365b6fb3a1f08dfd01e4bc265e4a6e5d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a821651fa8c7789696ed5b5c792bbc32dd4ec74b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp_ygoifiv5rkcjg0a7uzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdoxkrtnc_eu4mdr5cjrmwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7blvcergpqjqeoopay8uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdek3qoyzif5yd-hczuagpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId1w70dqmizerkleowa733l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdsnf_5ko8-hypfhomxc-l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId8e3wlybl_ef-qfgaw7xas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdxkfvbg2wlwivjiizypbna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdcfy4cy5q0czlizastqi--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f8303c1365b6fb3a1f08dfd01e4bc265e4a6e5d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a821651fa8c7789696ed5b5c792bbc32dd4ec74b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在管理日曆上移動預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>