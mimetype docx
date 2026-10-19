--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_ygoifiv5rkcjg0a7uzz">
+      <w:hyperlink w:history="1" r:id="rIdkht-rw9ofdkgz0bm2yg3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆是預約管理員用來看整體狀況、而不是用來做設定的地方：每一項資源的一天都在同一個格線上，所有人的預約都在上面，而且任何一筆都可以用拖曳移動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後那一點正是這個畫面和同事使用的日曆之間的分別。在應用程式裡，人們只能移動自己的預約；在這裡，管理員可以移動任何人的
@@ -328,127 +328,127 @@
         <w:t xml:space="preserve">顯示全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示週末</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 可以擴大格線的範圍。拖曳只在時間表類的檢視中有效；列表是用來讀的，不是用來移動的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列還做了兩件本文不談的事：搜索會把格線換成命中的預約清單 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxkrtnc_eu4mdr5cjrmwv">
+      <w:hyperlink w:history="1" r:id="rIdxmpgx4jbz2mtmdis-5l9u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上尋找預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ——
 而 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把你正在看的變成試算表，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7blvcergpqjqeoopay8uo">
+      <w:hyperlink w:history="1" r:id="rIdaovossadl76fhjn6ubbdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「讀」本身也是這個畫面的用途之一：篩到只剩一間會議室的週檢視，一眼就能看出那間
 會議室哪些時段會滿、哪些時段從來不滿。它給不了你的是一個數字 —— 要看量過的使用率，
 或單一會議室時段的熱圖，請開 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek3qoyzif5yd-hczuagpx">
+      <w:hyperlink w:history="1" r:id="rIdryyp9-0guoladjwed1tby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一頁能放多少資源欄、一天能看到多少、每個區塊印出什麼，都是分開設定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1w70dqmizerkleowa733l">
+      <w:hyperlink w:history="1" r:id="rIdtlidxk-v3oex2ws8hmkoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">顯示密度與隱私</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnf_5ko8-hypfhomxc-l0">
+      <w:hyperlink w:history="1" r:id="rId_j4woddmga20s1jkhckvp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">依預約目的為日曆分色</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 找到預約並拖曳它</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">往上或往下放改變時間，放到另一項資源的欄位改變資源，拖它的邊緣則改變它持續多久。在每週與每月時間表中座標軸會對調
@@ -581,51 +581,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你拖曳的方塊會在幾秒後彈回原來的位置，接著格線會以伺服器回傳的真實結果重新整理。那個閃動不是失敗
 — 請讀重新整理後的格線，不要讀彈回的那一瞬間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在重新整理後的格線上看預約的新位置。如果該資源需要審批，這次移動會讓預約重新送審，等待審批人處理
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8e3wlybl_ef-qfgaw7xas">
+      <w:hyperlink w:history="1" r:id="rIdco2muw6lzgvqmzdk5-cw4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批准或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約拖不動時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -847,72 +847,72 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆移動預約；它不決定誰當初可以建立這些預約。哪些資源某個人可以預約、可以提前多久、以及預約是否需要審批，全都跟著資源和它的規則走
 — 請參閱 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkfvbg2wlwivjiizypbna">
+      <w:hyperlink w:history="1" r:id="rIdojiqtgb8jx59x2-kx57q0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也不是你同事使用的畫面。員工在 Offision
 應用程式裡有自己的日曆，在那裡比較會議室並移動自己的預約 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfy4cy5q0czlizastqi--">
+      <w:hyperlink w:history="1" r:id="rIdyipwj1x5h9zi6b5ydeujz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">比較會議室時間表並移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp_ygoifiv5rkcjg0a7uzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdoxkrtnc_eu4mdr5cjrmwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7blvcergpqjqeoopay8uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdek3qoyzif5yd-hczuagpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId1w70dqmizerkleowa733l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdsnf_5ko8-hypfhomxc-l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId8e3wlybl_ef-qfgaw7xas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdxkfvbg2wlwivjiizypbna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdcfy4cy5q0czlizastqi--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f8303c1365b6fb3a1f08dfd01e4bc265e4a6e5d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a821651fa8c7789696ed5b5c792bbc32dd4ec74b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkht-rw9ofdkgz0bm2yg3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdxmpgx4jbz2mtmdis-5l9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdaovossadl76fhjn6ubbdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdryyp9-0guoladjwed1tby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdtlidxk-v3oex2ws8hmkoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId_j4woddmga20s1jkhckvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdco2muw6lzgvqmzdk5-cw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdojiqtgb8jx59x2-kx57q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdyipwj1x5h9zi6b5ydeujz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9713ac12e6cd3996117d32881a887876fbc2e089.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159d3d56cfdadc57dbb8e38c1081d0c886a71e2a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在管理日曆上移動預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>