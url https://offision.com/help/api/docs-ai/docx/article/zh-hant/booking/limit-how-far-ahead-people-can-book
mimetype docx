--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">限制可以提前多久預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在會議室所屬的規則上設定預約日期範圍，避免行事曆被幾個月後的預約佔滿。 大約五分鐘。</w:t>
+        <w:t xml:space="preserve">在會議室所屬的規則上設定預約日期範圍，避免行事曆被幾個月後的預約佔滿。大約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdien3f6h1ywyixd82isrfd">
+      <w:hyperlink w:history="1" r:id="rIdhusrhs-kn7ame9yemkqy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window-zh-hant" descr="預約範圍的兩端都是從今天起算，所以整段範圍每天往前移一天。" title="預約範圍的兩端都是從今天起算，所以整段範圍每天往前移一天。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -211,76 +211,76 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 點一下該列只是選取而已 —— 編輯器藏在這個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕後面，
 這一步是最多人找不到的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5305425"/>
+            <wp:extent cx="5715000" cy="5276850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-open-zh-hant" descr="選取規則後會開啟面板，編輯就在最上面。" title="選取規則後會開啟面板，編輯就在最上面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5305425"/>
+                      <a:ext cx="5715000" cy="5276850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -300,76 +300,76 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯器左側有自己的一組頁面。請選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間／日期範圍</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 由上往下第三個。
 本文後面提到的設定全都在這一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="6248400"/>
+            <wp:extent cx="3305175" cy="6448425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-rail-zh-hant" descr="規則編輯器的頁面清單。" title="規則編輯器的頁面清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="6248400"/>
+                      <a:ext cx="3305175" cy="6448425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -580,51 +580,51 @@
         <w:t xml:space="preserve">從</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與最早的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果只有某個群組——例如主管——真的需要更長的期限，不要為所有人放寬範圍：
 改為給那個群組一條覆蓋規則。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzcuekxv13igmwm0rq7v8o">
+      <w:hyperlink w:history="1" r:id="rIdzm5vsf7t2uraufgvd46zk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 如果日期是固定的，改用絕對截止</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「不能超過兩個月後」適合用滾動範圍。但「不能超過會計年度結束」這種不會移動的界線
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdien3f6h1ywyixd82isrfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdzcuekxv13igmwm0rq7v8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/129bcf6980224e0909baaa3be24202f4589a902b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/277128a78aee11120d34768b8e23eb8ef335103e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e914106942bd364f87519703bdb65612f509f7b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30ea461a98822299acee5a119db4415bf7e764eb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42ec17cb63090febedc86c16245f6f0602a6063b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f25e198ace0379d0cc90b88fd9c36cb51cae223.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faaf75d70e413b8193a16550ede790bb0d2b13e5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhusrhs-kn7ame9yemkqy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdzm5vsf7t2uraufgvd46zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/129bcf6980224e0909baaa3be24202f4589a902b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44df56df6d4066130ab239c6bf725e568df772cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d31dcd2075bd7a4c40c79e9572cd210ce32eb00f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/302cbaba25c810248c9d15ea75715e50667641a2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/687915bbf47a58d3eb40ad6d564614efdab30caf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b331ce19f9f0314fb2748ccf5ef76a7f875cc02a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faaf75d70e413b8193a16550ede790bb0d2b13e5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>限制可以提前多久預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>