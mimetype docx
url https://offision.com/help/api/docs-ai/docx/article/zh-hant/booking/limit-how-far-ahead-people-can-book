--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhusrhs-kn7ame9yemkqy3">
+      <w:hyperlink w:history="1" r:id="rIdlxdnnvoypqs6dhc_jwc_0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window-zh-hant" descr="預約範圍的兩端都是從今天起算，所以整段範圍每天往前移一天。" title="預約範圍的兩端都是從今天起算，所以整段範圍每天往前移一天。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -580,51 +580,51 @@
         <w:t xml:space="preserve">從</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與最早的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果只有某個群組——例如主管——真的需要更長的期限，不要為所有人放寬範圍：
 改為給那個群組一條覆蓋規則。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzm5vsf7t2uraufgvd46zk">
+      <w:hyperlink w:history="1" r:id="rIdbqhec34l5s1lknrisrb1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 如果日期是固定的，改用絕對截止</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「不能超過兩個月後」適合用滾動範圍。但「不能超過會計年度結束」這種不會移動的界線
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhusrhs-kn7ame9yemkqy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdzm5vsf7t2uraufgvd46zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/129bcf6980224e0909baaa3be24202f4589a902b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44df56df6d4066130ab239c6bf725e568df772cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d31dcd2075bd7a4c40c79e9572cd210ce32eb00f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/302cbaba25c810248c9d15ea75715e50667641a2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/687915bbf47a58d3eb40ad6d564614efdab30caf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b331ce19f9f0314fb2748ccf5ef76a7f875cc02a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faaf75d70e413b8193a16550ede790bb0d2b13e5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlxdnnvoypqs6dhc_jwc_0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdbqhec34l5s1lknrisrb1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca0fbca06178945f2b4e6de4e31bd9c29e50e1a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f3044a0eab062350c9a26d8951d30fe645495c6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af52adadaf798701b7db5f37eab3bdaa31b0af02.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6637fb96a7b7911f11e3174192c0ee03aad0e2d7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/552b4f1fca7ff1ea2aa1e8e227679999bfe899ce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d55f83b358d7b5f9b8baa17338863e76191ad4b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec429fb5adb222edcbafe02765b84b235f5daea9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>限制可以提前多久預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>