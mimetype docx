--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmubfanl1wdktyuccwwt6p">
+      <w:hyperlink w:history="1" r:id="rId-tu96wnzjw-vbwingywbc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing-zh-hant" descr="預約必須完全落在會議室的營業時間內 — 在營業時間外,預約在建立之前就會被拒絕。" title="預約必須完全落在會議室的營業時間內 — 在營業時間外,預約在建立之前就會被拒絕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -305,51 +305,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">假期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面會讓整天休息,無論每週時間表為那一天畫了什麼。
 您可以手動加入日期、匯入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 檔案,或自動同步某個國家的公共日曆 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzdqykbic52imdifnqvje">
+      <w:hyperlink w:history="1" r:id="rId3latjfnz0wdvcac6mao5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在公眾假期讓辦公室休息</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 套用到會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時間帶在套用到資源之前不會有任何作用。在同一個編輯器裡,</w:t>
@@ -851,72 +851,72 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 依會議室的營業時間或假日裁切,落在休息夜晚的時段照樣會被提議,
 直到儲存那一刻才被拒絕。請自行把建議格線放在會議室真正開放的時間內。
 無論如何建議終究只是建議 — 若要讓提供的時間成為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 能選的時間,請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyojzluvtxwape-ebwoid">
+      <w:hyperlink w:history="1" r:id="rIdczmszock_bglkoj8jfuyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建議時段的來源不再只有排程。會議室若沒有自己的時段,就會回落到一份全公司
 共用的格線;在還沒選會議室以前,預約表單提供的也是這份格線 —— 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetalcrgiqg-m-oz2nu8ko">
+      <w:hyperlink w:history="1" r:id="rIdz8qczp129hwurj8mfzxpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建議時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。對於掛在這份排程
 上的會議室,這裡的設定仍然優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 門口面板會顯示什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1470,51 +1470,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmubfanl1wdktyuccwwt6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIddzdqykbic52imdifnqvje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdpyojzluvtxwape-ebwoid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdetalcrgiqg-m-oz2nu8ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/552cdc1aa19d5efb83e450a65f3a08e4e6f16c41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9791345294e39d1f469085a054bc0bcb4be8915f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf54a05b8b7030a5cf3b7ca07508f19c400c311.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87f84c24b8731213b72587b7c33763978094f06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fbf57e2106d56a196337a467f3cf5053ce193f8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da199810acc4f443fb62f78e5e1736d203859194.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-tu96wnzjw-vbwingywbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId3latjfnz0wdvcac6mao5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdczmszock_bglkoj8jfuyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdz8qczp129hwurj8mfzxpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/552cdc1aa19d5efb83e450a65f3a08e4e6f16c41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9791345294e39d1f469085a054bc0bcb4be8915f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf54a05b8b7030a5cf3b7ca07508f19c400c311.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87f84c24b8731213b72587b7c33763978094f06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/809c53d73ddc526b6a4a9ef5f49705740a943278.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da199810acc4f443fb62f78e5e1736d203859194.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約時間限制在營業時間內</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>