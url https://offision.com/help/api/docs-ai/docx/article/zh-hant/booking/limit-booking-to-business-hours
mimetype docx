--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tu96wnzjw-vbwingywbc">
+      <w:hyperlink w:history="1" r:id="rId-e7a5zecov31_fjmu6vda">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing-zh-hant" descr="預約必須完全落在會議室的營業時間內 — 在營業時間外,預約在建立之前就會被拒絕。" title="預約必須完全落在會議室的營業時間內 — 在營業時間外,預約在建立之前就會被拒絕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -305,51 +305,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">假期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面會讓整天休息,無論每週時間表為那一天畫了什麼。
 您可以手動加入日期、匯入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 檔案,或自動同步某個國家的公共日曆 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3latjfnz0wdvcac6mao5p">
+      <w:hyperlink w:history="1" r:id="rIdcifqubs18na5sqf8_t1gb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在公眾假期讓辦公室休息</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 套用到會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時間帶在套用到資源之前不會有任何作用。在同一個編輯器裡,</w:t>
@@ -851,72 +851,72 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">不會</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 依會議室的營業時間或假日裁切,落在休息夜晚的時段照樣會被提議,
 直到儲存那一刻才被拒絕。請自行把建議格線放在會議室真正開放的時間內。
 無論如何建議終究只是建議 — 若要讓提供的時間成為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">唯一</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 能選的時間,請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczmszock_bglkoj8jfuyg">
+      <w:hyperlink w:history="1" r:id="rIdlsjg5l8d922mdnnohdt6z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建議時段的來源不再只有排程。會議室若沒有自己的時段,就會回落到一份全公司
 共用的格線;在還沒選會議室以前,預約表單提供的也是這份格線 —— 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8qczp129hwurj8mfzxpq">
+      <w:hyperlink w:history="1" r:id="rIdo8360apmvdaeawauoveh2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建議時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。對於掛在這份排程
 上的會議室,這裡的設定仍然優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 門口面板會顯示什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1470,51 +1470,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-tu96wnzjw-vbwingywbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId3latjfnz0wdvcac6mao5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdczmszock_bglkoj8jfuyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdz8qczp129hwurj8mfzxpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/552cdc1aa19d5efb83e450a65f3a08e4e6f16c41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9791345294e39d1f469085a054bc0bcb4be8915f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf54a05b8b7030a5cf3b7ca07508f19c400c311.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d87f84c24b8731213b72587b7c33763978094f06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/809c53d73ddc526b6a4a9ef5f49705740a943278.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da199810acc4f443fb62f78e5e1736d203859194.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c3e927f6ed38308518ce240646238a4ec2d6db.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-e7a5zecov31_fjmu6vda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdcifqubs18na5sqf8_t1gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdlsjg5l8d922mdnnohdt6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdo8360apmvdaeawauoveh2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90ca0581d328ded3a0fc5cf4fcfbdb3db565268f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b41bd8db95bf58ee832d419e0348710c1e053b0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2295592b4bd190ab1ea8a8751d10b6cb2ea2b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff3a9837e555f281cd24e3df99e55a84f9ccb803.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3a217bfddd64d31b924e19cdfb6311b72af1c3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41e03c03f6b48201ad7db1fb08c0a08a358bc171.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae0aec2692f382ec09ae87b48b89c22ab3293fa4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將預約時間限制在營業時間內</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>