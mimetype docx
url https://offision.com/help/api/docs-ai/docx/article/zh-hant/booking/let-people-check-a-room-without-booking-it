--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人查看會議室的時間表，但不能預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把用戶群組設為團隊空間的只讀成員，他們就能看到會議室正在進行甚麼 — 課程表、 主管會議室、共用實驗室 — 卻永遠無法佔用；同時把資源日曆準備好，讓他們有地方看。</w:t>
+        <w:t xml:space="preserve">把用戶群組設為團隊空間的只讀成員，他們就能看到會議室正在進行甚麼 — 課程表、主管會議室、共用實驗室 — 卻永遠無法佔用；同時把資源日曆準備好，讓他們有地方看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywzkk_gfxhquj0ttoy-6a">
+      <w:hyperlink w:history="1" r:id="rIdao1z-uikwixp-yrj6-alu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間決定的不只是誰可以預約會議室，它也可以讓一個群組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讀</w:t>
       </w:r>
@@ -172,51 +172,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾種情況都牽涉兩個群組：擁有並預約這些會議室的那一個，以及只能查看的那一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室已經建好，對象是一個用戶群組而不是一份手寫名單，而且團隊空間本身也已經建立 —
 這三個步驟請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwbmrs3vaprgg9h7k0_ak">
+      <w:hyperlink w:history="1" r:id="rIdort5-napeud59sg-lc94x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把群組放進只讀成員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開團隊空間，進入它開啟時就停在的</w:t>
@@ -392,51 +392,51 @@
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最先命中的那一項就是結果。所以同時是團隊成員和只讀成員的人照常預約；
 落在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">禁止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的人，不管還在哪些名單上都甚麼都拿不到。完整的表在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlanqs_p0vg9say2qlxmvn">
+      <w:hyperlink w:history="1" r:id="rIdcni_k_fshri-x0vkfjxfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 或者讓所有人都看得到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果答案是「整間公司都該看到這份時間表」，那就不需要群組。在同一頁的底部把
@@ -740,51 +740,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時，
 日曆上的每一格都只顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 只告訴他們會議室被佔用了，其他甚麼都沒有。
 對一份課程表來說這是錯的答案：主旨才是重點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在告訴任何人時間表已經備妥之前，先確認會議室上的這個設定。它在資源上，不在團隊空間上 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfygqpov2sci6kns63asm">
+      <w:hyperlink w:history="1" r:id="rIdu6_jv8kife-vjhqdl99jo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 群組會看到甚麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以只讀名單上的人打開</w:t>
@@ -1804,51 +1804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdywzkk_gfxhquj0ttoy-6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdgwbmrs3vaprgg9h7k0_ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdlanqs_p0vg9say2qlxmvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvfygqpov2sci6kns63asm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02ef09ce430ef40b95b12806ec5eaf2ff5273eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be525efd43cbf43e4e2ef5c3065a3cbea0bf5ea0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c91caea80e0bebeed9c4c3312faa1146f19c80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82d0eaed499fe4eb6bdd728a5626a648429ce9b5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdao1z-uikwixp-yrj6-alu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdort5-napeud59sg-lc94x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdcni_k_fshri-x0vkfjxfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdu6_jv8kife-vjhqdl99jo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02ef09ce430ef40b95b12806ec5eaf2ff5273eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be525efd43cbf43e4e2ef5c3065a3cbea0bf5ea0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c91caea80e0bebeed9c4c3312faa1146f19c80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82d0eaed499fe4eb6bdd728a5626a648429ce9b5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人查看會議室的時間表，但不能預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>