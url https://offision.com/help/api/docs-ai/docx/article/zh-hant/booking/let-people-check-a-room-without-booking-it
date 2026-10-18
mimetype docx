--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdao1z-uikwixp-yrj6-alu">
+      <w:hyperlink w:history="1" r:id="rId83puneospmgttkv93acli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間決定的不只是誰可以預約會議室，它也可以讓一個群組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讀</w:t>
       </w:r>
@@ -172,51 +172,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾種情況都牽涉兩個群組：擁有並預約這些會議室的那一個，以及只能查看的那一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室已經建好，對象是一個用戶群組而不是一份手寫名單，而且團隊空間本身也已經建立 —
 這三個步驟請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdort5-napeud59sg-lc94x">
+      <w:hyperlink w:history="1" r:id="rIdhrdy39gedhfe2jwdlocfm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把群組放進只讀成員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開團隊空間，進入它開啟時就停在的</w:t>
@@ -392,51 +392,51 @@
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最先命中的那一項就是結果。所以同時是團隊成員和只讀成員的人照常預約；
 落在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">禁止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的人，不管還在哪些名單上都甚麼都拿不到。完整的表在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcni_k_fshri-x0vkfjxfi">
+      <w:hyperlink w:history="1" r:id="rIdalqhftq8l0ct1nyduyqck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 或者讓所有人都看得到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果答案是「整間公司都該看到這份時間表」，那就不需要群組。在同一頁的底部把
@@ -740,51 +740,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時，
 日曆上的每一格都只顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 只告訴他們會議室被佔用了，其他甚麼都沒有。
 對一份課程表來說這是錯的答案：主旨才是重點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在告訴任何人時間表已經備妥之前，先確認會議室上的這個設定。它在資源上，不在團隊空間上 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6_jv8kife-vjhqdl99jo">
+      <w:hyperlink w:history="1" r:id="rIdnsk3yicejz8tlpbpamsia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 群組會看到甚麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以只讀名單上的人打開</w:t>
@@ -1804,51 +1804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdao1z-uikwixp-yrj6-alu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdort5-napeud59sg-lc94x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdcni_k_fshri-x0vkfjxfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdu6_jv8kife-vjhqdl99jo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02ef09ce430ef40b95b12806ec5eaf2ff5273eab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be525efd43cbf43e4e2ef5c3065a3cbea0bf5ea0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c91caea80e0bebeed9c4c3312faa1146f19c80.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82d0eaed499fe4eb6bdd728a5626a648429ce9b5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId83puneospmgttkv93acli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdhrdy39gedhfe2jwdlocfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdalqhftq8l0ct1nyduyqck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnsk3yicejz8tlpbpamsia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7afc4743e391f17e9592063bfbeff9d5b2679c2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/498dc9b12fd67e856c6648e93ece62e4c996c91c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/601901a0027d0ecfb5641740ea152088f3d0d2bd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30755e0b7f898ec80f3a310ddc2da12c9a9d2dcd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人查看會議室的時間表，但不能預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>