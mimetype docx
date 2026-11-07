--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId83puneospmgttkv93acli">
+      <w:hyperlink w:history="1" r:id="rIdfkax4nhueqxlq43f7b4ex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間決定的不只是誰可以預約會議室，它也可以讓一個群組</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只讀</w:t>
       </w:r>
@@ -172,51 +172,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾種情況都牽涉兩個群組：擁有並預約這些會議室的那一個，以及只能查看的那一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室已經建好，對象是一個用戶群組而不是一份手寫名單，而且團隊空間本身也已經建立 —
 這三個步驟請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrdy39gedhfe2jwdlocfm">
+      <w:hyperlink w:history="1" r:id="rIdbhirddavh5czvkoelpdf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有專用會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把群組放進只讀成員</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開團隊空間，進入它開啟時就停在的</w:t>
@@ -392,51 +392,51 @@
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 最先命中的那一項就是結果。所以同時是團隊成員和只讀成員的人照常預約；
 落在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">禁止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡的人，不管還在哪些名單上都甚麼都拿不到。完整的表在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalqhftq8l0ct1nyduyqck">
+      <w:hyperlink w:history="1" r:id="rIdjjyb69szner71b_wu_jgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 或者讓所有人都看得到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果答案是「整間公司都該看到這份時間表」，那就不需要群組。在同一頁的底部把
@@ -740,51 +740,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時，
 日曆上的每一格都只顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已預留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 只告訴他們會議室被佔用了，其他甚麼都沒有。
 對一份課程表來說這是錯的答案：主旨才是重點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在告訴任何人時間表已經備妥之前，先確認會議室上的這個設定。它在資源上，不在團隊空間上 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsk3yicejz8tlpbpamsia">
+      <w:hyperlink w:history="1" r:id="rIdjtmtvt5ji2ax5mkygomp3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有寫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 群組會看到甚麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以只讀名單上的人打開</w:t>
@@ -1804,51 +1804,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId83puneospmgttkv93acli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdhrdy39gedhfe2jwdlocfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdalqhftq8l0ct1nyduyqck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnsk3yicejz8tlpbpamsia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7afc4743e391f17e9592063bfbeff9d5b2679c2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/498dc9b12fd67e856c6648e93ece62e4c996c91c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/601901a0027d0ecfb5641740ea152088f3d0d2bd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30755e0b7f898ec80f3a310ddc2da12c9a9d2dcd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfkax4nhueqxlq43f7b4ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdbhirddavh5czvkoelpdf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdjjyb69szner71b_wu_jgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjtmtvt5ji2ax5mkygomp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7afc4743e391f17e9592063bfbeff9d5b2679c2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/498dc9b12fd67e856c6648e93ece62e4c996c91c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/601901a0027d0ecfb5641740ea152088f3d0d2bd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30755e0b7f898ec80f3a310ddc2da12c9a9d2dcd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓人查看會議室的時間表，但不能預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>