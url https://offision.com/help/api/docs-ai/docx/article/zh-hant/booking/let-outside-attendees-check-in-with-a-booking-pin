--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">唯一一組可以交給沒有帳戶的人的代碼：6 位數、每個預約各不相同，而且 Offision 寄出的每一封 預約電郵都印著它。如何啟用、代碼會送到哪裡、面板如何使用它。約需十分鐘。</w:t>
+        <w:t xml:space="preserve">唯一一組可以交給沒有帳戶的人的代碼：6 位數、每個預約各不相同，而且 Offision 寄出的每一封預約電郵都印著它。如何啟用、代碼會送到哪裡、面板如何使用它。約需十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1etoh1pzv-yxblskmg8mq">
+      <w:hyperlink w:history="1" r:id="rIdycof2ux0ek8cy0ahzbptv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已建立、已套用政策，門外亦已安裝面板。若一切從零開始，請先參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4_aum7kiuffj40yd2rguu">
+      <w:hyperlink w:history="1" r:id="rId2e1ffz4ck7coop-8ohzip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上其他的簽到方式，無論是 QR Code、員工卡、密碼還是人臉，辨識的都是「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -640,51 +640,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到接待處登記的訪客是另一回事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這裡處理的只是進入</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。若對方還需要在接待處登記、領取訪客證，並留下到訪時間紀錄，
 那就屬於訪客而非與會者。決定要問他什麼的是訪問目的，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_zaexyahz6piwvmtev9y">
+      <w:hyperlink w:history="1" r:id="rIdsl6phzpuntdej32916mfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 編號會出現在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你毋須把它寄去任何地方。只要步驟 1 已開啟，</w:t>
@@ -1148,51 +1148,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號也會顯示在預約本身上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 App 開啟該預約，會看到一列</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；有人來電查問時，
 主辦人從這裡讀出來最快。顯示條件相同：主辦人一律看得到，與會者則只在步驟 3 已開啟時才看得到。
 可以把
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdx1ieawfy4im5mk0ylmt">
+      <w:hyperlink w:history="1" r:id="rIdpl5ztmrdzx_gilyhwhgrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看並分享你的預約代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 發給對方參考。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號不在行事曆檔案裡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">編號不會過期:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編號產生一次之後便一直保留。編輯預約、更改時間或重新送批，編號都不會改變——幾星期前發出的
 編號依然有效，直到該預約結束或被取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法在個別裝置上修改:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 與其他簽到方式不同，預約編號是整個機構統一設定，無法在單一面板上覆寫。若某間會議室不應接受
 這種方式，應改為限制誰可以預約它，做法請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2bqyhsbng67nc0aomdde">
+      <w:hyperlink w:history="1" r:id="rId0q7pyixocacf20hhuvy9a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2033,51 +2033,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1etoh1pzv-yxblskmg8mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId4_aum7kiuffj40yd2rguu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIde_zaexyahz6piwvmtev9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdgdx1ieawfy4im5mk0ylmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdp2bqyhsbng67nc0aomdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eac5e3be38c590ee08f725d8d75eec30f1e315dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebcdf7ff81c3038ebf80dc00e8b0ed469a78bdd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cba49e66eb0da8efe207159856c57a12c9c04870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99bae86dcf1ba9960694ea554c0fe09d5a069c3e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aafc2efcfbfc819306967d0959d10fef4d087b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09977441051f0147d86246476bc755073df1bfac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdycof2ux0ek8cy0ahzbptv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId2e1ffz4ck7coop-8ohzip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdsl6phzpuntdej32916mfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdpl5ztmrdzx_gilyhwhgrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId0q7pyixocacf20hhuvy9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eac5e3be38c590ee08f725d8d75eec30f1e315dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebcdf7ff81c3038ebf80dc00e8b0ed469a78bdd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cba49e66eb0da8efe207159856c57a12c9c04870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22bc2d146cd08751a0ee281934271dd91ef4a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aafc2efcfbfc819306967d0959d10fef4d087b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09977441051f0147d86246476bc755073df1bfac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓外部與會者以預約編號簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>