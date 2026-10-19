--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycof2ux0ek8cy0ahzbptv">
+      <w:hyperlink w:history="1" r:id="rId1u2xtstpz96hb3kiu3zh9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已建立、已套用政策，門外亦已安裝面板。若一切從零開始，請先參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2e1ffz4ck7coop-8ohzip">
+      <w:hyperlink w:history="1" r:id="rIdgfjg73oulg9mw_kao1j3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上其他的簽到方式，無論是 QR Code、員工卡、密碼還是人臉，辨識的都是「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -640,51 +640,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到接待處登記的訪客是另一回事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這裡處理的只是進入</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。若對方還需要在接待處登記、領取訪客證，並留下到訪時間紀錄，
 那就屬於訪客而非與會者。決定要問他什麼的是訪問目的，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsl6phzpuntdej32916mfl">
+      <w:hyperlink w:history="1" r:id="rIdwy9oix__uep9orazefht_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 編號會出現在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你毋須把它寄去任何地方。只要步驟 1 已開啟，</w:t>
@@ -1148,51 +1148,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號也會顯示在預約本身上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 App 開啟該預約，會看到一列</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；有人來電查問時，
 主辦人從這裡讀出來最快。顯示條件相同：主辦人一律看得到，與會者則只在步驟 3 已開啟時才看得到。
 可以把
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpl5ztmrdzx_gilyhwhgrl">
+      <w:hyperlink w:history="1" r:id="rId87xqopz3qrrhol-kyulej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看並分享你的預約代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 發給對方參考。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號不在行事曆檔案裡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">編號不會過期:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編號產生一次之後便一直保留。編輯預約、更改時間或重新送批，編號都不會改變——幾星期前發出的
 編號依然有效，直到該預約結束或被取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法在個別裝置上修改:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 與其他簽到方式不同，預約編號是整個機構統一設定，無法在單一面板上覆寫。若某間會議室不應接受
 這種方式，應改為限制誰可以預約它，做法請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0q7pyixocacf20hhuvy9a">
+      <w:hyperlink w:history="1" r:id="rIdw1sonbgyzjsdnzme91do3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2033,51 +2033,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdycof2ux0ek8cy0ahzbptv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId2e1ffz4ck7coop-8ohzip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdsl6phzpuntdej32916mfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdpl5ztmrdzx_gilyhwhgrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId0q7pyixocacf20hhuvy9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eac5e3be38c590ee08f725d8d75eec30f1e315dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebcdf7ff81c3038ebf80dc00e8b0ed469a78bdd2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cba49e66eb0da8efe207159856c57a12c9c04870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22bc2d146cd08751a0ee281934271dd91ef4a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef3d5d7798bd95cef14b43ec9809d58b1b35b1a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87aafc2efcfbfc819306967d0959d10fef4d087b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09977441051f0147d86246476bc755073df1bfac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1u2xtstpz96hb3kiu3zh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdgfjg73oulg9mw_kao1j3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdwy9oix__uep9orazefht_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId87xqopz3qrrhol-kyulej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdw1sonbgyzjsdnzme91do3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/214d8ec8d731a238e56c73933af29d00f81ca3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37127148ff0173af300b1097048c79b71ae0ab13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4e0f5e32e8c33210c10569f5cf35e6b9209ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7341ad9e6ae6e88c3c8bf3158eed8692eb30dcb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3cb272caae942167836f6c934cb814b3d935c72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16d59d30245b2d7e59d914f741311ec62c55bf3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac872cbb6e937a8b5deaecfee3680d17be0b1f55.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6bb7a747a14418858bd76ac1a81d17b4e7d880.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓外部與會者以預約編號簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>