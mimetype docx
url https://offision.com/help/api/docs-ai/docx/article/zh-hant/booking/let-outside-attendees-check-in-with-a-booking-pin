--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1u2xtstpz96hb3kiu3zh9">
+      <w:hyperlink w:history="1" r:id="rIdbzx4x2pprre2u3yvriseb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已建立、已套用政策，門外亦已安裝面板。若一切從零開始，請先參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfjg73oulg9mw_kao1j3e">
+      <w:hyperlink w:history="1" r:id="rIdi2jxp9o1nklmuvfprp6tc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板上其他的簽到方式，無論是 QR Code、員工卡、密碼還是人臉，辨識的都是「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -640,51 +640,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到接待處登記的訪客是另一回事:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這裡處理的只是進入</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。若對方還需要在接待處登記、領取訪客證，並留下到訪時間紀錄，
 那就屬於訪客而非與會者。決定要問他什麼的是訪問目的，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwy9oix__uep9orazefht_">
+      <w:hyperlink w:history="1" r:id="rIdvnctgjesozb9pj5gasstd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定訪問目的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 編號會出現在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你毋須把它寄去任何地方。只要步驟 1 已開啟，</w:t>
@@ -1148,51 +1148,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號也會顯示在預約本身上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在 App 開啟該預約，會看到一列</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；有人來電查問時，
 主辦人從這裡讀出來最快。顯示條件相同：主辦人一律看得到，與會者則只在步驟 3 已開啟時才看得到。
 可以把
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId87xqopz3qrrhol-kyulej">
+      <w:hyperlink w:history="1" r:id="rId9artdxrng-dywlws-rp3d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看並分享你的預約代碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 發給對方參考。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編號不在行事曆檔案裡:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1564,51 +1564,51 @@
         <w:t xml:space="preserve">編號不會過期:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 編號產生一次之後便一直保留。編輯預約、更改時間或重新送批，編號都不會改變——幾星期前發出的
 編號依然有效，直到該預約結束或被取消為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法在個別裝置上修改:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 與其他簽到方式不同，預約編號是整個機構統一設定，無法在單一面板上覆寫。若某間會議室不應接受
 這種方式，應改為限制誰可以預約它，做法請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw1sonbgyzjsdnzme91do3">
+      <w:hyperlink w:history="1" r:id="rIdxbjxrp1egecdd6zm562q4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2033,51 +2033,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1u2xtstpz96hb3kiu3zh9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdgfjg73oulg9mw_kao1j3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdwy9oix__uep9orazefht_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId87xqopz3qrrhol-kyulej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdw1sonbgyzjsdnzme91do3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/214d8ec8d731a238e56c73933af29d00f81ca3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37127148ff0173af300b1097048c79b71ae0ab13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4e0f5e32e8c33210c10569f5cf35e6b9209ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7341ad9e6ae6e88c3c8bf3158eed8692eb30dcb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3cb272caae942167836f6c934cb814b3d935c72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16d59d30245b2d7e59d914f741311ec62c55bf3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac872cbb6e937a8b5deaecfee3680d17be0b1f55.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6bb7a747a14418858bd76ac1a81d17b4e7d880.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbzx4x2pprre2u3yvriseb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdi2jxp9o1nklmuvfprp6tc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdvnctgjesozb9pj5gasstd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId9artdxrng-dywlws-rp3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdxbjxrp1egecdd6zm562q4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/214d8ec8d731a238e56c73933af29d00f81ca3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37127148ff0173af300b1097048c79b71ae0ab13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b4e0f5e32e8c33210c10569f5cf35e6b9209ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7341ad9e6ae6e88c3c8bf3158eed8692eb30dcb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3cb272caae942167836f6c934cb814b3d935c72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f16d59d30245b2d7e59d914f741311ec62c55bf3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac872cbb6e937a8b5deaecfee3680d17be0b1f55.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a6bb7a747a14418858bd76ac1a81d17b4e7d880.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓外部與會者以預約編號簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>