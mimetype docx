--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約範圍對所有人維持不變，只在同一份規則上加一條覆蓋規則，讓特定用戶群組 （管理團隊）擁有更長的預約期限。約需五分鐘。</w:t>
+        <w:t xml:space="preserve">預約範圍對所有人維持不變，只在同一份規則上加一條覆蓋規則，讓特定用戶群組（管理團隊）擁有更長的預約期限。附兩個群組、兩種資源的實例：教授可提前四週預約演講廳，學生只能提前一天預約自習艙。約需五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwf1swnv6x6ufeqp9tk_e">
+      <w:hyperlink w:history="1" r:id="rIde0rbybzi3aarzlrdteil7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window-zh-hant" descr="規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。" title="規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,90 +142,90 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室的預約規則應已設定預約日期範圍——還沒有的話，請先參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1moe2wufhs_dlc61rktaj">
+      <w:hyperlink w:history="1" r:id="rIdc8yijibnn6lfrj6iiqebu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">可預約範圍</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把主管放進一個用戶群組</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">覆蓋規則的對象是用戶或用戶群組。請用群組——升遷異動天天發生，用了群組，
 規則本身永遠不必為此修改。Offision 內建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">類別，合適的群組可能已經存在；
 沒有的話請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1nktptj2xtyhp7s0soidr">
+      <w:hyperlink w:history="1" r:id="rIdjqcneubes6xcbvmdpz9rp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 本文使用名為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的群組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -834,66 +834,478 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">其他人都被拒絕的日期，主管照樣預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果連主管都被拒絕，代表這個人不在群組裡，或者忘了把日期範圍那一列加進
 規則——一條沒有任何設定的規則什麼都不會覆蓋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">實例：兩個群組、兩種會議室</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約範圍以整天計算，最短的範圍是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">到 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——也就是「到明天為止」，「提前 24
+小時」就是這樣表達的。一所校園希望教授能提前四週保留演講廳、學生只能提前一天
+預約自習艙，設定方式是兩份規則、一條覆蓋規則：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5265"/>
+        <w:gridCol w:w="3071"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5265"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">演講廳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3071"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">自習艙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">規則</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">演講廳</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，套用到每一間演講廳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">自習艙</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，套用到每一個自習艙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">規則本體的範圍</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">到 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">——所有人（包括學生）只能預約今天或明天的演講廳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">到 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">——自習艙最多只能提前一天預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">覆蓋規則</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">教授</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">群組、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">發起人</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">限制預約日期範圍</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">設為 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">到 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">結果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">教授可預約四週後的演講廳；學生超過明天就被拒絕</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3071"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">所有人（包括教授）都只能提前一天預約自習艙</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這個例子說明兩件事。覆蓋規則帶的是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">較長</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的範圍，規則本體帶的是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">較短</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的，
+永遠不會反過來——在已經是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">到 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的規則上再加一條 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">到 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的覆蓋規則，什麼
+也不會改變。而一個群組要在另一種會議室上有不同的範圍，只能透過那種會議室
+自己的規則：教授的覆蓋規則放在演講廳的規則裡，所以碰不到自習艙。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長的是期限，不是專屬會議室:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 覆蓋規則改變的只是這群人能把大家共用的會議室預約到多遠。要把一組會議室
 留給某個群組專用，請改用團隊空間——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmfb7mlfzhnjtmtpstykk">
+      <w:hyperlink w:history="1" r:id="rIdlhl1getnizywewp6xync8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1318,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtwf1swnv6x6ufeqp9tk_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId1moe2wufhs_dlc61rktaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId1nktptj2xtyhp7s0soidr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdjmfb7mlfzhnjtmtpstykk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8433df85ae30c50d8e1efd5a366a80c1e26359.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f2e732d7af9067306ce2df80bd8424019be306b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83449b3e5f6860a985692ca5fbd97929a8a33c85.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcde12cb3c53d468d155f6b81493154625dfa352.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd1763b71bc9d39d0bde39f6bea42d9ad46900a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0rbybzi3aarzlrdteil7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdc8yijibnn6lfrj6iiqebu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdjqcneubes6xcbvmdpz9rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdlhl1getnizywewp6xync8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8433df85ae30c50d8e1efd5a366a80c1e26359.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67bf1e7ad7463a77d6b62159a5681ccba10db990.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff3cef05c69d912991509f3126b879a94992c945.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a279a2b8e287468e57e140e70e9b601036f3c6c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd1763b71bc9d39d0bde39f6bea42d9ad46900a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓主管可以比其他人提前預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>