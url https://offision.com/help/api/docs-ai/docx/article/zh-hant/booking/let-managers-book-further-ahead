--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0rbybzi3aarzlrdteil7">
+      <w:hyperlink w:history="1" r:id="rId7fpay5-awg1jfn64sqapa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window-zh-hant" descr="規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。" title="規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,90 +142,90 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">規則的預約範圍照樣套用在所有人身上——只有覆蓋規則中指名的群組，擁有自己的一段範圍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室的預約規則應已設定預約日期範圍——還沒有的話，請先參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8yijibnn6lfrj6iiqebu">
+      <w:hyperlink w:history="1" r:id="rIdhdwjsvlqbqvak7hjrrbj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">可預約範圍</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 把主管放進一個用戶群組</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">覆蓋規則的對象是用戶或用戶群組。請用群組——升遷異動天天發生，用了群組，
 規則本身永遠不必為此修改。Offision 內建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">類別，合適的群組可能已經存在；
 沒有的話請參考</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqcneubes6xcbvmdpz9rp">
+      <w:hyperlink w:history="1" r:id="rIdop5mjrhhi1jzp45si1t56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 本文使用名為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的群組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1261,51 +1261,51 @@
         <w:t xml:space="preserve">到 28</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的覆蓋規則，什麼
 也不會改變。而一個群組要在另一種會議室上有不同的範圍，只能透過那種會議室
 自己的規則：教授的覆蓋規則放在演講廳的規則裡，所以碰不到自習艙。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長的是期限，不是專屬會議室:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 覆蓋規則改變的只是這群人能把大家共用的會議室預約到多遠。要把一組會議室
 留給某個群組專用，請改用團隊空間——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhl1getnizywewp6xync8">
+      <w:hyperlink w:history="1" r:id="rIdck0hupqvvh7c6hbdtduz5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1730,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0rbybzi3aarzlrdteil7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdc8yijibnn6lfrj6iiqebu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdjqcneubes6xcbvmdpz9rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdlhl1getnizywewp6xync8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db8433df85ae30c50d8e1efd5a366a80c1e26359.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67bf1e7ad7463a77d6b62159a5681ccba10db990.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff3cef05c69d912991509f3126b879a94992c945.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a279a2b8e287468e57e140e70e9b601036f3c6c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd1763b71bc9d39d0bde39f6bea42d9ad46900a1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7fpay5-awg1jfn64sqapa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdhdwjsvlqbqvak7hjrrbj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdop5mjrhhi1jzp45si1t56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdck0hupqvvh7c6hbdtduz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b72ab8d00f9bbc2ed3122c150c950a7a8dbb82e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d44d2c3ee7d988ca2affc4b9b63953ce24da227.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1538f516bc150e9cc6da44ccf185c0e7438566de.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47231bf7742c9a51dff5175a6bd8a637e11b50ff.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d7d5fea235119d27f34311530530e9f8168e6b4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓主管可以比其他人提前預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>