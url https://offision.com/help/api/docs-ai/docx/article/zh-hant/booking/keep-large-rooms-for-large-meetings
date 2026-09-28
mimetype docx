--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">兩個人佔用 20 座的董事會議室，需要 20 個座位的工作坊卻無處可去。為每個房間 設定容量，再把人數不足的預約送去審核；並要知道這條規則讀的是受邀參加者的 人數，而不是預約表單上的「房間使用者人數」。</w:t>
+        <w:t xml:space="preserve">兩個人佔用 20 座的董事會議室，需要 20 個座位的工作坊卻無處可去。為每個房間設定容量，再把人數不足的預約送去審核；並要知道這條規則讀的是受邀參加者的人數，而不是預約表單上的「房間使用者人數」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8jsawmvozhtccbdsirxc7">
+      <w:hyperlink w:history="1" r:id="rIdp9i16tbzobeza34pekk5-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個人每週把 20 座的董事會議室訂走開個小會，真正需要 20 個座位的團隊卻進不去。
 Offision 的做法不是拒絕這類預約，而是把它們交給人來決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -151,51 +151,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">觸發審核的是房間太空，而不是太滿。人數超過容量只會收到警告，不會被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間已經存在，而且已套用預約政策，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8itecyf8xpx37eefj6snl">
+      <w:hyperlink w:history="1" r:id="rId36c-hfklawzlyq-l0loax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 下面所有內容都由兩件事決定，而這兩件事都常被誤解：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -231,51 +231,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 為每個房間填上真實的容量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">容量是這一頁每條規則、每份報表拿來當分母的數字，沒有填的房間對它們全部都是隱形
 的。請在房間本身設定，參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmwouqkq8fxpuidmej4_b">
+      <w:hyperlink w:history="1" r:id="rIdw8nzczvqjrd6icxpoxwn7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；也要檢查從行事曆同步進來的
 房間，它們帶進來的是預設值而不是實測數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在調整百分比之前，有兩個性質值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -361,51 +361,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先開啟審核，再把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件式預約審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">按條件審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；這個開關本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkissdntrawm7jkaunz01m">
+      <w:hyperlink w:history="1" r:id="rIdk9m5gtrme8edq3azyeecm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 已有說明。開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間容量使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">後，下方會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -796,51 +796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**問清楚人數。**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以顯示在預約表單上並設為必填，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv1ednnuojasxsqfwxsild">
+      <w:hyperlink w:history="1" r:id="rIdm7uffc962dfdbrqqbau_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。審核規則不讀它，但房間管理者與
 佈置人員看的正是這個數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -898,83 +898,83 @@
       <w:r>
         <w:t xml:space="preserve">，無論百分比設成多少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間佈局不是容量。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 劇院式比董事會議式坐得下更多人，但選了它並不會改變這裡
 的任何數字，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdv-sz50as_vlpt_yxgok">
+      <w:hyperlink w:history="1" r:id="rIdfdr7a_voawrqtb4-lwq2v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不告訴你實際有誰到場。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁的一切都是計畫，不是會議本身，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpliysxbkxnubjewhsrcov">
+      <w:hyperlink w:history="1" r:id="rIdmdfsmismihhao4rb7udds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1399,51 +1399,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8jsawmvozhtccbdsirxc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId8itecyf8xpx37eefj6snl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdqmwouqkq8fxpuidmej4_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkissdntrawm7jkaunz01m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdv1ednnuojasxsqfwxsild" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdcdv-sz50as_vlpt_yxgok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdpliysxbkxnubjewhsrcov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06712824d417b50e8eda3ab2619d4da8e73dd040.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/432b6b4117da7123d4db2cca578998153fc6bd17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53cef40fa0923dba15e01aece94a27305005992.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp9i16tbzobeza34pekk5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId36c-hfklawzlyq-l0loax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdw8nzczvqjrd6icxpoxwn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdk9m5gtrme8edq3azyeecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdm7uffc962dfdbrqqbau_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdfdr7a_voawrqtb4-lwq2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdmdfsmismihhao4rb7udds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06712824d417b50e8eda3ab2619d4da8e73dd040.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/276bc573874f97d67d8dac4475e7c3d5172dccbd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53cef40fa0923dba15e01aece94a27305005992.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把大會議室留給大型會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>