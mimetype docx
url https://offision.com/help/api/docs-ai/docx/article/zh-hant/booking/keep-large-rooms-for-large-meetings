--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp9i16tbzobeza34pekk5-">
+      <w:hyperlink w:history="1" r:id="rIdkjer54ndl-1ahuriknrs2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個人每週把 20 座的董事會議室訂走開個小會，真正需要 20 個座位的團隊卻進不去。
 Offision 的做法不是拒絕這類預約，而是把它們交給人來決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -151,51 +151,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">觸發審核的是房間太空，而不是太滿。人數超過容量只會收到警告，不會被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間已經存在，而且已套用預約政策，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId36c-hfklawzlyq-l0loax">
+      <w:hyperlink w:history="1" r:id="rIdso1c1818o0cccrzeoo4cx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 下面所有內容都由兩件事決定，而這兩件事都常被誤解：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -231,51 +231,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 為每個房間填上真實的容量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">容量是這一頁每條規則、每份報表拿來當分母的數字，沒有填的房間對它們全部都是隱形
 的。請在房間本身設定，參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8nzczvqjrd6icxpoxwn7">
+      <w:hyperlink w:history="1" r:id="rIdjbxy-zm8nxywmgoodobmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；也要檢查從行事曆同步進來的
 房間，它們帶進來的是預設值而不是實測數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在調整百分比之前，有兩個性質值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -361,51 +361,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先開啟審核，再把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件式預約審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">按條件審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；這個開關本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9m5gtrme8edq3azyeecm">
+      <w:hyperlink w:history="1" r:id="rIdrnwuqv8l49kt-aflomizg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 已有說明。開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間容量使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">後，下方會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -796,51 +796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**問清楚人數。**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以顯示在預約表單上並設為必填，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7uffc962dfdbrqqbau_n">
+      <w:hyperlink w:history="1" r:id="rIdd8lamwxgg92n1i0kcbmnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。審核規則不讀它，但房間管理者與
 佈置人員看的正是這個數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -898,83 +898,83 @@
       <w:r>
         <w:t xml:space="preserve">，無論百分比設成多少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間佈局不是容量。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 劇院式比董事會議式坐得下更多人，但選了它並不會改變這裡
 的任何數字，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdr7a_voawrqtb4-lwq2v">
+      <w:hyperlink w:history="1" r:id="rIdrviml1ws7ddoqei6lk7kd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不告訴你實際有誰到場。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁的一切都是計畫，不是會議本身，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdfsmismihhao4rb7udds">
+      <w:hyperlink w:history="1" r:id="rIdgkp_1knr745ya_ivlkkjv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1399,51 +1399,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp9i16tbzobeza34pekk5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId36c-hfklawzlyq-l0loax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdw8nzczvqjrd6icxpoxwn7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdk9m5gtrme8edq3azyeecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdm7uffc962dfdbrqqbau_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdfdr7a_voawrqtb4-lwq2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdmdfsmismihhao4rb7udds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06712824d417b50e8eda3ab2619d4da8e73dd040.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/276bc573874f97d67d8dac4475e7c3d5172dccbd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c53cef40fa0923dba15e01aece94a27305005992.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkjer54ndl-1ahuriknrs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdso1c1818o0cccrzeoo4cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjbxy-zm8nxywmgoodobmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrnwuqv8l49kt-aflomizg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdd8lamwxgg92n1i0kcbmnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdrviml1ws7ddoqei6lk7kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdgkp_1knr745ya_ivlkkjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd43b11d9cbc589bc11644a0c2b1450d3ad777c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2e7eb0e54b5fc89dee132f1e3767eb74ae304d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2e1e445d3a2716c23ffa57e93fa3338795ea841.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把大會議室留給大型會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>