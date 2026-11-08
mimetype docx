--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjer54ndl-1ahuriknrs2">
+      <w:hyperlink w:history="1" r:id="rIdtnxuslic7u7ohu6x6p92g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個人每週把 20 座的董事會議室訂走開個小會，真正需要 20 個座位的團隊卻進不去。
 Offision 的做法不是拒絕這類預約，而是把它們交給人來決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -151,51 +151,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">觸發審核的是房間太空，而不是太滿。人數超過容量只會收到警告，不會被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間已經存在，而且已套用預約政策，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdso1c1818o0cccrzeoo4cx">
+      <w:hyperlink w:history="1" r:id="rIdkckcamto9tr7decoaiska">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 下面所有內容都由兩件事決定，而這兩件事都常被誤解：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -231,51 +231,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 為每個房間填上真實的容量</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">容量是這一頁每條規則、每份報表拿來當分母的數字，沒有填的房間對它們全部都是隱形
 的。請在房間本身設定，參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbxy-zm8nxywmgoodobmh">
+      <w:hyperlink w:history="1" r:id="rIdbgx5lz8czfnjtqcjzwon0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；也要檢查從行事曆同步進來的
 房間，它們帶進來的是預設值而不是實測數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在調整百分比之前，有兩個性質值得先知道：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -361,51 +361,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先開啟審核，再把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">條件式預約審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">按條件審核</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；這個開關本身在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrnwuqv8l49kt-aflomizg">
+      <w:hyperlink w:history="1" r:id="rId8ii1dkyj3lunnfdqtoqqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約房間前必須先審核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 已有說明。開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間容量使用率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">後，下方會出現</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -796,51 +796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**問清楚人數。**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間使用者人數</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以顯示在預約表單上並設為必填，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8lamwxgg92n1i0kcbmnu">
+      <w:hyperlink w:history="1" r:id="rIdrqjojlfwg44e9hv_lsgts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表單設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。審核規則不讀它，但房間管理者與
 佈置人員看的正是這個數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個設定不會做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -898,83 +898,83 @@
       <w:r>
         <w:t xml:space="preserve">，無論百分比設成多少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間佈局不是容量。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 劇院式比董事會議式坐得下更多人，但選了它並不會改變這裡
 的任何數字，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrviml1ws7ddoqei6lk7kd">
+      <w:hyperlink w:history="1" r:id="rIdcp-ff3adchxudvd33z6lw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓預約時可以挑選房間佈局</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它不告訴你實際有誰到場。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一頁的一切都是計畫，不是會議本身，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkp_1knr745ya_ivlkkjv">
+      <w:hyperlink w:history="1" r:id="rIdrlme78apaez45i6epvdem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1399,51 +1399,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkjer54ndl-1ahuriknrs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdso1c1818o0cccrzeoo4cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjbxy-zm8nxywmgoodobmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrnwuqv8l49kt-aflomizg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdd8lamwxgg92n1i0kcbmnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdrviml1ws7ddoqei6lk7kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdgkp_1knr745ya_ivlkkjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd43b11d9cbc589bc11644a0c2b1450d3ad777c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2e7eb0e54b5fc89dee132f1e3767eb74ae304d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2e1e445d3a2716c23ffa57e93fa3338795ea841.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtnxuslic7u7ohu6x6p92g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdkckcamto9tr7decoaiska" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdbgx5lz8czfnjtqcjzwon0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8ii1dkyj3lunnfdqtoqqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdrqjojlfwg44e9hv_lsgts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdcp-ff3adchxudvd33z6lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdrlme78apaez45i6epvdem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd43b11d9cbc589bc11644a0c2b1450d3ad777c4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2e7eb0e54b5fc89dee132f1e3767eb74ae304d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2e1e445d3a2716c23ffa57e93fa3338795ea841.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把大會議室留給大型會議</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>