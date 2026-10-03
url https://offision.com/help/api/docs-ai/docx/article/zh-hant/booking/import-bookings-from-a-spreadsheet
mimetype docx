--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">透過試算表匯入預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在管理日曆上以 Excel 批次建立預約：下載租戶自己的範本，每列填寫一筆， 修正預覽指出的問題列，然後一次全部預約 — 無法預約的列會以相同欄位的 試算表回到你手上。</w:t>
+        <w:t xml:space="preserve">在管理日曆上以 Excel 批次建立預約：下載租戶自己的範本，每列填寫一筆，修正預覽指出的問題列，然後一次全部預約 — 無法預約的列會以相同欄位的試算表回到你手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7j1l4xdn7j1wqhsy7abo">
+      <w:hyperlink w:history="1" r:id="rIdkpnuxrjpjkjluiu_ymw3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一列一筆預約，一個檔案裝下全部：管理日曆的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把 Excel 試算表變成
 真正的預約，而每一條規則 — 衝突、配額、預約期間 — 仍然照常執行。這是把
 一整個學期的定期會議載入系統最快的方法，也是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mce7gozti0j3jziv__f7">
+      <w:hyperlink w:history="1" r:id="rIdbpq4m4ilecm6fhzotx7gm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，
 把未來的預約一併帶過來的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -896,172 +896,207 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">使用者的電郵地址。預約以此人的名義與權限建立</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">使用人數</w:t>
+              <w:t xml:space="preserve">主持人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">數字，供計算人數的房間使用</w:t>
+              <w:t xml:space="preserve">一個電郵地址，或多個以逗號分隔。只有在某間會議室通過下面三項測試時才會出現</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">會議備忘錄</w:t>
+              <w:t xml:space="preserve">使用人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">預約的備註 —— 就是預約表單上顯示的同一個欄位，名稱也一樣（表單叫它 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">）。每一行會變成一段，留空就是沒有備註</w:t>
+              <w:t xml:space="preserve">數字，供計算人數的房間使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">系列 ID</w:t>
+              <w:t xml:space="preserve">會議備忘錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">選填。相同系列 ID 的列合成一個預約系列；留空則為獨立預約</w:t>
+              <w:t xml:space="preserve">預約的備註 —— 就是預約表單上顯示的同一個欄位，名稱也一樣（表單叫它 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">備註</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，欄位就叫 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">備註</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">）。每一行會變成一段，留空就是沒有備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">系列 ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選填。相同系列 ID 的列合成一個預約系列；留空則為獨立預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">每個額外欄位一欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">欄位標題寫明期待的格式 — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
@@ -1092,126 +1127,174 @@
               <w:t xml:space="preserve">yes/no</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 或選項名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主持人欄什麼時候才會在:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+一間會議室要帶主持人欄，必須它的預約表單顯示主持人欄位、它的預約政策允許邀請
+主持人，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">而且</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 你自己可以指定一位。測試是逐間進行的，只要有一間通過就會有這一欄，
+所以混合的場域照樣拿得到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩件常讓人意外的事：沒有指派預約政策 —— 或政策已被刪除 —— 的會議室永遠不會帶這一欄；
+而範本是為下載它的人產生的，所以兩位同事很可能拿到不一樣的檔案。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接受檔案或格式化文字的額外欄位無法放進試算表，因此不在範本裡 — 需要時
 請在預約建立後再補。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 填寫預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一列一筆。三個習慣讓大檔案安全通過：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不要調換或刪除欄位。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 檔案是按位置讀取的 —— 這也是為什麼用 4.5.14 之前下載的
-範本做出來的試算表已經對不上：</w:t>
+        <w:t xml:space="preserve"> 檔案是按位置讀取的 —— 這也是為什麼用 4.5.15 之前下載的
+範本已經對不上：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主持人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 現在緊接在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">發起人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 之後，把後面的欄位全部往後推了
+一格。（4.5.14 也這樣移動過 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議備忘錄</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 排在 </w:t>
+        <w:t xml:space="preserve">，把它排到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用人數</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 之後，</w:t>
-[...10 lines deleted...]
-欄位都往後移了一格。請重新下載範本，不要改舊的試算表。</w:t>
+        <w:t xml:space="preserve"> 之後。）請重新
+下載範本，不要改舊的試算表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空白列會被跳過，之後每個訊息都以 Excel 的真實列號指出問題 — 留空是
 安全的，打亂順序不是。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
@@ -1652,156 +1735,486 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">發起人地址不屬於可預約的使用者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">找不到符合此匯入 ID 的預約用途</w:t>
+              <w:t xml:space="preserve">找不到符合此主持人電郵的使用者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5242"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">用途欄位與</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">頁上的任何項目都不符</w:t>
+              <w:t xml:space="preserve">主持人地址不屬於可被指定為主持人的使用者</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4118"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">找不到符合此匯入 ID 的預約用途</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5242"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">用途欄位與</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">用途 ID</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">頁上的任何項目都不符</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4118"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">與前列重複（相同房間與時間）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5242"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">兩列會建立同一筆預約；只保留第一列</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">預約表單自己的欄位 — 基本欄位之後的那些欄 — 會拿每列所預約房間的表單來檢查，
+有問題時會列出欄位、它的值，以及錯在哪裡：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3931"/>
+        <w:gridCol w:w="5429"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">顯示訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">意思</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">必填</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">該房間表單要求填寫的欄位是空的</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">不在資料集中</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">自動完成欄位的儲存格寫了一個不在該欄位資料集中的鍵</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">不是可選項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選擇欄位的儲存格不是該欄位的任何一個選項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">值無效</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">日期、時間、數字或 yes/no 的儲存格讀不成對應的格式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3931"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">不在此房間的表單中</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">（琥珀色）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5429"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">該房間的表單沒有這個欄位。這一格會被捨棄，該列照樣會預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">自動完成欄位的儲存格填的是項目的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">鍵</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，比對時不分大小寫；預約帶上的是項目本身
+— 鍵連同文字 — 就跟在表單裡挑選的一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">在 Excel 修正試算表後再上傳一次 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">清除</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">會捨棄目前的檔案。沒有任何
-問題的檔案不會在這裡停留：所有列都乾淨的那一刻，對話框直接前進。</w:t>
+        <w:t xml:space="preserve">會捨棄目前的檔案。有紅色訊息的列
+無法預約；只有琥珀色訊息的檔案會停在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">繼續</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，讓你先看清楚哪些內容會被捨棄。
+沒有任何問題的檔案不會在這裡停留：所有列都乾淨的那一刻，對話框直接前進。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 檢視並預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">乾淨的列會抵達預約表單的系列總覽 — 按系列 ID 分組，每列由伺服器檢查
 試算表無從得知的事：與現有預約的衝突、配額、預約期間及其餘
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdewexk6gjivc_2rpn7lq7u">
+      <w:hyperlink w:history="1" r:id="rIdkly015hsarp_izk9elbwh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。任何一項不通過的列都顯示為
 衝突；如果原因是與某人相撞，總覽會寫出對方的名字，但其他規則不會註明是
 哪一條拒絕了它 — 想知道就打開該列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-import-series-overview-zh-hant" descr="匯入的列按系列分組，逐一經過伺服器檢查。" title="匯入的列按系列分組，逐一經過伺服器檢查。"/>
             <wp:cNvGraphicFramePr>
@@ -2062,184 +2475,207 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">無法預約的內容會以相同欄位的試算表回來，所以修正再匯入，就是同一個檔案再走一圈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新預約就在對話框背後的日曆上 — 篩選其中一間匯入的房間，看看剛載入的那
 一週。預約到需要審批的房間會以申請而非確定預約的形式出現 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqblrh0ubu8gqvxxzvm68s">
+      <w:hyperlink w:history="1" r:id="rId0t_bnxvxeupgr7dypoxh3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審批或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出按鈕是報告，不是來回票。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 同一條工具列上的下載圖示產生預約
-[...1 lines deleted...]
-重現預約，請保留你匯入時用的試算表。</w:t>
+        <w:t xml:space="preserve"> 同一條工具列上的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯出</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 產生預約
+報告 — 簽到、使用時長、參加人數 — 其欄位屬於報表而非匯入範本，所以拿到的檔案
+不能直接餵回去。唯一刻意的例外是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列 ID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 欄，它沿用這份範本自己的標題，讓
+重複性預約可以出去、編輯後再回來。其餘情況請保留你匯入時用的試算表。
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdriegkisj-qbttup_oxxft">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">匯出你正在看的預約</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">員工有自己的版本。</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">員工也能匯入。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 在界面自訂 › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用者預約表格</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 開啟 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+Offision 應用程式就會在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">我的日程</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁首、首頁的快速操作，以及頁尾的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+底下提供</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，供個人系列使用 — 範本相同，只是少了發起人欄位，因為預約者
-[...62 lines deleted...]
-        <w:t xml:space="preserve">匯出預約報告：事後的紀錄，不是可以匯入的檔案。</w:t>
+        <w:t xml:space="preserve"> — 同一個對話框、同樣的檢查，只是少了發起人欄位，因為預約者
+永遠是發起人。這個開關預設是關的。不論開關怎麼設，預約表單的多筆頁面都保留
+自己的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，供個人系列使用。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2655,51 +3091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb7j1l4xdn7j1wqhsy7abo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId6mce7gozti0j3jziv__f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdewexk6gjivc_2rpn7lq7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqblrh0ubu8gqvxxzvm68s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec936fb1ba16ecdf8c2e55d744b34ab27dbbc5cb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5c12dbaa198aa98295f5afb75a5f734c8f8af81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5ab293e63e4cc5eef0e9f1c060001a57f9901df.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8338e94813ce0c61cdae774075f7df40b32cd2dd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f018338ced396c6607d4a304d48f88171213348e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30587d90fad3d2090074e5963bb00d6902bcb79c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0f549cad600c01108f6b28906baaf9076a2baba.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkpnuxrjpjkjluiu_ymw3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdbpq4m4ilecm6fhzotx7gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdkly015hsarp_izk9elbwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0t_bnxvxeupgr7dypoxh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdriegkisj-qbttup_oxxft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4492c54665f050163da8ac2d05c6e8c1dfa9fea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5c12dbaa198aa98295f5afb75a5f734c8f8af81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5ab293e63e4cc5eef0e9f1c060001a57f9901df.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8338e94813ce0c61cdae774075f7df40b32cd2dd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f018338ced396c6607d4a304d48f88171213348e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30587d90fad3d2090074e5963bb00d6902bcb79c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>透過試算表匯入預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>