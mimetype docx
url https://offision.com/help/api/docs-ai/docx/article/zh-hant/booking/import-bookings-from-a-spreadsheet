--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpnuxrjpjkjluiu_ymw3r">
+      <w:hyperlink w:history="1" r:id="rIddok3ldyxxdsejfk59zfv6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一列一筆預約，一個檔案裝下全部：管理日曆的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把 Excel 試算表變成
 真正的預約，而每一條規則 — 衝突、配額、預約期間 — 仍然照常執行。這是把
 一整個學期的定期會議載入系統最快的方法，也是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpq4m4ilecm6fhzotx7gm">
+      <w:hyperlink w:history="1" r:id="rId81uevax7af9jby9lls-52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時，
 把未來的預約一併帶過來的方法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2170,51 +2170,51 @@
         </w:rPr>
         <w:t xml:space="preserve">繼續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，讓你先看清楚哪些內容會被捨棄。
 沒有任何問題的檔案不會在這裡停留：所有列都乾淨的那一刻，對話框直接前進。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 檢視並預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">乾淨的列會抵達預約表單的系列總覽 — 按系列 ID 分組，每列由伺服器檢查
 試算表無從得知的事：與現有預約的衝突、配額、預約期間及其餘
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkly015hsarp_izk9elbwh">
+      <w:hyperlink w:history="1" r:id="rIdtd7z8uu-g5thtxd47bbty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。任何一項不通過的列都顯示為
 衝突；如果原因是與某人相撞，總覽會寫出對方的名字，但其他規則不會註明是
 哪一條拒絕了它 — 想知道就打開該列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-import-series-overview-zh-hant" descr="匯入的列按系列分組，逐一經過伺服器檢查。" title="匯入的列按系列分組，逐一經過伺服器檢查。"/>
             <wp:cNvGraphicFramePr>
@@ -2475,51 +2475,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">無法預約的內容會以相同欄位的試算表回來，所以修正再匯入，就是同一個檔案再走一圈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新預約就在對話框背後的日曆上 — 篩選其中一間匯入的房間，看看剛載入的那
 一週。預約到需要審批的房間會以申請而非確定預約的形式出現 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0t_bnxvxeupgr7dypoxh3">
+      <w:hyperlink w:history="1" r:id="rIdab1w5ih5nv0c0es0tok-8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審批或拒絕預約申請</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2538,51 +2538,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 產生預約
 報告 — 簽到、使用時長、參加人數 — 其欄位屬於報表而非匯入範本，所以拿到的檔案
 不能直接餵回去。唯一刻意的例外是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列 ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄，它沿用這份範本自己的標題，讓
 重複性預約可以出去、編輯後再回來。其餘情況請保留你匯入時用的試算表。
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdriegkisj-qbttup_oxxft">
+      <w:hyperlink w:history="1" r:id="rIdloolpp7adeghae9v0wfk-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3091,51 +3091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkpnuxrjpjkjluiu_ymw3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdbpq4m4ilecm6fhzotx7gm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdkly015hsarp_izk9elbwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0t_bnxvxeupgr7dypoxh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdriegkisj-qbttup_oxxft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4492c54665f050163da8ac2d05c6e8c1dfa9fea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a324d587e9f088fc57085a9df8804a6bf991fdd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5c12dbaa198aa98295f5afb75a5f734c8f8af81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5ab293e63e4cc5eef0e9f1c060001a57f9901df.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8338e94813ce0c61cdae774075f7df40b32cd2dd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f018338ced396c6607d4a304d48f88171213348e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30587d90fad3d2090074e5963bb00d6902bcb79c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddok3ldyxxdsejfk59zfv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId81uevax7af9jby9lls-52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdtd7z8uu-g5thtxd47bbty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdab1w5ih5nv0c0es0tok-8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdloolpp7adeghae9v0wfk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7532871a0b6e651e640837abd6c44c61bac57592.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3234473974f307e050612fe6dc5702826d8ee9ad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb8157484dff08c20430cd4806b1009c795ca9a6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b17fc65b374520a09e5ebfa9d799bc42d76fb5b4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb1ab42b410a11631808aa947b4530fee679a08e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/adac3742bd3eb8518cb84eb659fe998bc7e72321.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd14762535899e4d3a416d4cca86dd85b3b6187.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>透過試算表匯入預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>