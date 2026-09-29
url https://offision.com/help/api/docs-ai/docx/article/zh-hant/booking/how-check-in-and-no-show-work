--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">簽到是把預約變成真正被使用的空間的那一步。沒有簽到，空間就會被收回 —— 而決定 期限的那個設定，名稱和你想的不一樣。</w:t>
+        <w:t xml:space="preserve">簽到是把預約變成真正被使用的空間的那一步。沒有簽到，空間就會被收回 —— 而決定期限的那個設定，名稱和你想的不一樣。屢次缺席：週期性預約可能自行取消，但沒有人會因此失去預約的權利，也不會被扣減配額。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeo7ot8yudeayuwozez_9d">
+      <w:hyperlink w:history="1" r:id="rIdf4rngwqhlp4psts8xoyau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="check-in-or-no-show-zh-hant" descr="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。" title="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -472,157 +472,262 @@
 的，在任何地方看都是空的。若是與 Microsoft 365 或 Google 同步的會議室，縮短後的時段也會
 推送回該行事曆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到會以相反的方向做同一件事：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到會把開始時間移到現在</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，登出則把結束時間移到現在。
 記錄因此描述的是實際發生的事，而不是當初預約的內容 —— 這也是使用率數字值得一看的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不過有一個下限。簽到可以在上述時段內、於預約開始</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">之前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">進行，而那一刻房間可能還被前
+一場會議佔著。這時開始時間會落在那場會議的結束時間，而不是現在，所以提早抵達的人不會
+把自己的預約往回壓進仍在進行的會議裡。一筆預約若同時佔著一間空房和一間用到 11:10 的
+房間，開始時間就是 11:10。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待簽到中的面板：簽到按鈕，以及產品中唯一的倒數。" title="等待簽到中的面板：簽到按鈕，以及產品中唯一的倒數。"/>
+            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待簽到中的面板：期限過去之前的簽到按鈕。" title="等待簽到中的面板：期限過去之前的簽到按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">等待簽到中的面板：簽到按鈕，以及產品中唯一的倒數。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">不需要有人盯著</w:t>
+        <w:t xml:space="preserve">等待簽到中的面板：期限過去之前的簽到按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">系統會在時段的兩端通知主辦人 —— 資源可以簽到時發出 </w:t>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">簽到時段只是房間重新可用的三種方式之一，三者各由不同的設定決定，其中只有中間那一種
+會讀感應器。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="three-ways-a-room-comes-back-zh-hant" descr="三種機制，三個設定，同一個結果。" title="三種機制，三個設定，同一個結果。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4286250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">三種機制，三個設定，同一個結果。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不需要有人盯著</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">系統會在時段的兩端通知主辦人 —— 資源可以簽到時發出 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">等候報到提醒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，被收回時發出
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">缺席電子郵件提醒</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，App 內也有對應的通知。兩封郵件都可以整個組織一起關閉，
+但 App 內的通知關不掉，無論如何都會送出 —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeovnwi3cet3rql1rvjjcr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">提醒</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在決定時段要收得多緊時，這一點很關鍵。沒有人事先被告知的十分鐘，感覺像是刁難；在開頭就
 發出提醒的同樣十分鐘，是合理的預告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">釋放以分鐘為單位，不是以秒:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -669,77 +774,111 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">週期性預約可能自行取消。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 當 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連續缺席後取消週期性預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開啟時，被長期放置的系列
 預約會取消剩餘場次，並在最後一次之前先向主辦人發出警告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">這就是屢次缺席唯一的後果。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision 不會替任何人記缺席次數：屢次缺席不會失去
+預約的權利、不會被扣減配額，下次也不會被擋在隔間或會議室之外。每一次缺席只釋放
+那一筆預約，而缺席報表會說是誰 —— 請見 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduvssz-bhdpzdp0s3h8ydx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">什麼才算缺席</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
+若辦公室想要有後果，是由人根據那份報表來執行。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席不會退還配額。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約被釋放了，費用卻不會。只有取消才會退還，而且要在退款期限
 之內 —— 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf25ybi3rn-u7jlmzgx1n6">
+      <w:hyperlink w:history="1" r:id="rId7d3sg26njlo0ozuzkv6hw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -775,114 +914,224 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許提早簽退預約與延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 各有自己的政策設定，都不受簽到時段影響。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以按下按鈕</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 由各個方式各自決定 —— 面板、App、感應器，每一種都有自己的文章。</w:t>
+        <w:t xml:space="preserve"> 由各個方式各自決定 —— 面板、App、感應器，每一種都有自己的文章，
+列在下方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以在哪裡簽到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbiuck-xkasht-q5eh5bs-">
+      <w:hyperlink w:history="1" r:id="rIdjr0k7hl5imicnp2dceiin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 唯一能證明人真的在門口的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrhub7g4wukskxmal7cyij">
+      <w:hyperlink w:history="1" r:id="rId7kf-kydjhwj4eu_bejc7r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 掃描代碼，
 並證明你在建築物附近。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIda4hzg69fvw7maxakct7ec">
+      <w:hyperlink w:history="1" r:id="rIdoabs4mho6exoj80xbylfh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">感應員工卡簽到</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —— 在門口感應一次，沒有第二個畫面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdijj-fynhzw8zhz61c6zvz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+—— 給組織外的與會者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdlklpjl2j5rx_x0cwl96q-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —— 沒有人
+需要按任何東西，同一個感應器也能登出與延長。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId0-5gkjw01m-b7gydnsyp3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">掃描辦公桌的貼紙簽到</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —— 辦公桌
+沒有面板，改用 App 掃描貼在桌上的貼紙。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdp2vtikgzaq8nz2rpzz2rl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —— 貼紙、附 GPS
+的 App、自助機、電子紙標籤或桌面面板的比較。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdnaqg0lkhfynj1dgsla-mt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 事情發生之後，報表怎麼說。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1307,51 +1556,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeo7ot8yudeayuwozez_9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdf25ybi3rn-u7jlmzgx1n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdbiuck-xkasht-q5eh5bs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdrhub7g4wukskxmal7cyij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIda4hzg69fvw7maxakct7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0317d34801f0e66804178e97f5254264fe47e7aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad9de9a99f924257ac0ba61fc9805f15c7eb0b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aaaa703dec7f1a9c97b5345786a4dc8db4d28f4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf4rngwqhlp4psts8xoyau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdeovnwi3cet3rql1rvjjcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIduvssz-bhdpzdp0s3h8ydx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7d3sg26njlo0ozuzkv6hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjr0k7hl5imicnp2dceiin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId7kf-kydjhwj4eu_bejc7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdoabs4mho6exoj80xbylfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdijj-fynhzw8zhz61c6zvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdlklpjl2j5rx_x0cwl96q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0-5gkjw01m-b7gydnsyp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdp2vtikgzaq8nz2rpzz2rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdnaqg0lkhfynj1dgsla-mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0317d34801f0e66804178e97f5254264fe47e7aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a279d008a24154866ab56c15121ff6b78429fdc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aaaa703dec7f1a9c97b5345786a4dc8db4d28f4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42a4b9cb208613d26f1fdbcf1a511c71758669de.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>簽到與缺席的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>