--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,687 +26,1143 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">簽到是把預約變成真正被使用的空間的那一步。沒有簽到，空間就會被收回 —— 而決定期限的那個設定，名稱和你想的不一樣。屢次缺席：週期性預約可能自行取消，但沒有人會因此失去預約的權利，也不會被扣減配額。</w:t>
+        <w:t xml:space="preserve">會議室沒有簽到，預約會消失嗎？我的日曆仍保留原定開始與結束時間；管理日曆保留縮短後的缺席紀錄。 資源日曆在篩選中排除缺席時不顯示這筆預約，剩餘時間重新開放預約。說明簽到時限、釋放規則，以及屢次缺席時取消週期性預約的例外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf4rngwqhlp4psts8xoyau">
+      <w:hyperlink w:history="1" r:id="rIdgqfmrzc07dnwkauyq3io8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有簽到，預約會消失嗎？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">不會。會議室要求簽到時，即使你錯過簽到期限，自己的預約仍會保留原定開始與結束時間。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+只有資源的佔用時段會縮短到會議室被釋放的那一刻，剩餘時間重新開放給其他人預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1872"/>
+        <w:gridCol w:w="7488"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">日曆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">缺席後看到的內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">我的日曆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">自己的預約，開始與結束時間維持原定時段</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">資源日曆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">排除 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">缺席</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 時，不顯示這筆預約區塊；釋放後的時間可供預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1872"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">管理日曆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7488"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">縮短後的資源預約，從開始到釋放為止，標為 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">缺席</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理日曆保留釋放前的資源佔用紀錄。資源日曆在篩選中包含 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">缺席</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 時，也能看到這段歷史；排除缺席只會隱藏區塊，不會刪除紀錄。
+它記錄釋放前保留會議室的時間，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">不代表有人實際使用過會議室</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。取消預約是另一回事 —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdu5-sb4ku4ezknmcjnw9qh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">取消預約</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="3895725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-or-no-show-zh-hant" descr="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。" title="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。"/>
+            <wp:docPr id="1" name="no-show-my-calendar-zh-hant" descr="缺席後，我的日曆仍保留預約原定的開始與結束時間。" title="缺席後，我的日曆仍保留預約原定的開始與結束時間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4286250"/>
+                      <a:ext cx="5715000" cy="3895725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。</w:t>
-[...56 lines deleted...]
-也決定了空間何時被收走。</w:t>
+        <w:t xml:space="preserve">缺席後，我的日曆仍保留預約原定的開始與結束時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4629150"/>
+            <wp:extent cx="5715000" cy="3895725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-requirement-block-zh-hant" descr="需要辦理簽到手續，以及開啟與結束時段的兩個數字。" title="需要辦理簽到手續，以及開啟與結束時段的兩個數字。"/>
+            <wp:docPr id="1" name="no-show-resource-calendar-zh-hant" descr="資源日曆排除缺席後不顯示這筆預約區塊，釋放後的時間重新開放預約。" title="資源日曆排除缺席後不顯示這筆預約區塊，釋放後的時間重新開放預約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4629150"/>
+                      <a:ext cx="5715000" cy="3895725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">需要辦理簽到手續，以及開啟與結束時段的兩個數字。</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> 起算，一個往前，一個往後。</w:t>
+        <w:t xml:space="preserve">資源日曆排除缺席後不顯示這筆預約區塊，釋放後的時間重新開放預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="4543425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-window-zh-hant" descr="兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。" title="兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。"/>
+            <wp:docPr id="1" name="no-show-management-calendar-zh-hant" descr="管理日曆顯示同一筆縮短後的缺席預約，以及已釋放的剩餘時間。" title="管理日曆顯示同一筆縮短後的缺席預約，以及已釋放的剩餘時間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4286250"/>
+                      <a:ext cx="5715000" cy="4543425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。</w:t>
-[...137 lines deleted...]
-房間，開始時間就是 11:10。</w:t>
+        <w:t xml:space="preserve">管理日曆顯示同一筆縮短後的缺席預約，以及已釋放的剩餘時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待簽到中的面板：期限過去之前的簽到按鈕。" title="等待簽到中的面板：期限過去之前的簽到按鈕。"/>
+            <wp:docPr id="1" name="check-in-or-no-show-zh-hant" descr="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。" title="每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3571875"/>
+                      <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">等待簽到中的面板：期限過去之前的簽到按鈕。</w:t>
+        <w:t xml:space="preserve">每筆預約只有兩種結局：有人簽到、空間歸他使用，或是沒有人來、空間被收回。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">簽到時段只是房間重新可用的三種方式之一，三者各由不同的設定決定，其中只有中間那一種
-會讀感應器。</w:t>
+        <w:t xml:space="preserve">簽到是開始使用已預約資源的那一步。在要求簽到的資源上，沒有人簽到的預約會被
+記錄為 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">缺席</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，剩餘的資源佔用時間也會被釋放。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">那個計時器不叫你以為的名字</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">系統中沒有任何一個設定叫做「自動釋放」。決定期限的，是資源政策 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到/登出</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 群組裡的
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許延後簽到時間（分鐘）</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。它寫起來像是一項許可 —— 最晚可以多遲簽到 —— 但同一個數字
+也決定了空間何時被收走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="three-ways-a-room-comes-back-zh-hant" descr="三種機制，三個設定，同一個結果。" title="三種機制，三個設定，同一個結果。"/>
+            <wp:docPr id="1" name="check-in-requirement-block-zh-hant" descr="需要辦理簽到手續，以及開啟與結束時段的兩個數字。" title="需要辦理簽到手續，以及開啟與結束時段的兩個數字。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4629150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">需要辦理簽到手續，以及開啟與結束時段的兩個數字。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">除非 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">需要辦理簽到手續</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 已開啟，否則以上都不會發生。關閉時，系統會代替主辦人完成簽到，
+空間會被完整保留到預約結束 —— 這正是為什麼在寬鬆政策下沒人出現的預約看起來像故障，
+但其實不是。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">時段，以及它提早結束的情況</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">兩個數字都是從預約的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 起算，一個往前，一個往後。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="check-in-window-zh-hant" descr="兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。" title="兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">兩端都從預約的開始時間起算，一到達右端，空間立刻被收回。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">有三種情況會讓它比算術結果更早結束：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約本身的結束時間優先。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 在寬限 15 分鐘的政策下，一筆 10 分鐘的預約只有 10 分鐘的
+時段，不是 25 分鐘。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全天預約完全不看這個時段</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 只要設定了 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全天預約簽到時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，就改以那個時刻為期限。
+對午夜開始的預約來說，以分鐘計算的時段沒有意義。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨多個資源的預約採用最嚴格的政策。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 預約中所有資源裡，前後分鐘數最小的那組會生效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">釋放是真的釋放</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">釋放的時間確實可以用來建立另一筆資源預約。若是與 Microsoft 365 或 Google 同步的會議室，
+縮短後的資源佔用時段也會推送回該會議室的日曆。這不會移除我的日曆中的預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">簽到也會調整資源的佔用時段：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到會把資源佔用的開始時間移到現在</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，登出則把結束時間移到現在。
+這些時間記錄資源從何時保留到何時；由於上面說明的日曆差異，它們可能與自己預約的原定時間不同。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不過有一個下限。簽到可以在上述時段內、於預約開始</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">之前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">進行，而那一刻房間可能還被前
+一場會議佔著。這時開始時間會落在那場會議的結束時間，而不是現在，所以提早抵達的人不會
+把自己的預約往回壓進仍在進行的會議裡。一筆預約若同時佔著一間空房和一間用到 11:10 的
+房間，開始時間就是 11:10。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待簽到中的面板：期限過去之前的簽到按鈕。" title="等待簽到中的面板：期限過去之前的簽到按鈕。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">等待簽到中的面板：期限過去之前的簽到按鈕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">簽到時段只是房間重新可用的三種方式之一，三者各由不同的設定決定，其中只有中間那一種
+會讀感應器。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="three-ways-a-room-comes-back-zh-hant" descr="三種機制，三個設定，同一個結果。" title="三種機制，三個設定，同一個結果。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4286250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">三種機制，三個設定，同一個結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不需要有人盯著</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">系統會在時段的兩端通知主辦人 —— 資源可以簽到時發出 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">等候報到提醒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，被收回時發出
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席電子郵件提醒</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，App 內也有對應的通知。兩封郵件都可以整個組織一起關閉，
 但 App 內的通知關不掉，無論如何都會送出 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeovnwi3cet3rql1rvjjcr">
+      <w:hyperlink w:history="1" r:id="rIdssqt6cwsmmlzfvzqlkoyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">提醒</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (電郵提醒設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -793,92 +1249,92 @@
         <w:t xml:space="preserve"> 開啟時，被長期放置的系列
 預約會取消剩餘場次，並在最後一次之前先向主辦人發出警告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這就是屢次缺席唯一的後果。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 不會替任何人記缺席次數：屢次缺席不會失去
 預約的權利、不會被扣減配額，下次也不會被擋在隔間或會議室之外。每一次缺席只釋放
 那一筆預約，而缺席報表會說是誰 —— 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvssz-bhdpzdp0s3h8ydx">
+      <w:hyperlink w:history="1" r:id="rIdblg1gggif3r6vtchvkltc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 若辦公室想要有後果，是由人根據那份報表來執行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席不會退還配額。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 預約被釋放了，費用卻不會。只有取消才會退還，而且要在退款期限
+        <w:t xml:space="preserve"> 資源被釋放了，費用卻不會。只有取消才會退還，而且要在退款期限
 之內 —— 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7d3sg26njlo0ozuzkv6hw">
+      <w:hyperlink w:history="1" r:id="rId2vbe-vhgl0jriuxksh6py">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -935,203 +1391,203 @@
         </w:rPr>
         <w:t xml:space="preserve">誰可以按下按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 由各個方式各自決定 —— 面板、App、感應器，每一種都有自己的文章，
 列在下方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以在哪裡簽到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjr0k7hl5imicnp2dceiin">
+      <w:hyperlink w:history="1" r:id="rId09cwoqw90pfd2yneay_-a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 唯一能證明人真的在門口的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId7kf-kydjhwj4eu_bejc7r">
+      <w:hyperlink w:history="1" r:id="rIdgljqxcmqqbjw4hwyd44ug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 掃描代碼，
 並證明你在建築物附近。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdoabs4mho6exoj80xbylfh">
+      <w:hyperlink w:history="1" r:id="rIdebtctlhvc-regt-8conau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 在門口感應一次，沒有第二個畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdijj-fynhzw8zhz61c6zvz">
+      <w:hyperlink w:history="1" r:id="rIdpdmyrhwk6esm-ncs8ndfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者以預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 —— 給組織外的與會者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlklpjl2j5rx_x0cwl96q-">
+      <w:hyperlink w:history="1" r:id="rIdaaxmq33icjtqhgtlzz4jf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 沒有人
 需要按任何東西，同一個感應器也能登出與延長。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId0-5gkjw01m-b7gydnsyp3">
+      <w:hyperlink w:history="1" r:id="rIdj8a9zbtmcw5ughnmbqwij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌的貼紙簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 辦公桌
 沒有面板，改用 App 掃描貼在桌上的貼紙。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdp2vtikgzaq8nz2rpzz2rl">
+      <w:hyperlink w:history="1" r:id="rIdxj0vxnt_yttje1ub1ntng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 貼紙、附 GPS
 的 App、自助機、電子紙標籤或桌面面板的比較。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnaqg0lkhfynj1dgsla-mt">
+      <w:hyperlink w:history="1" r:id="rId1-dgkuzhov3g2q19yi90p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —— 事情發生之後，報表怎麼說。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1556,51 +2012,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf4rngwqhlp4psts8xoyau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdeovnwi3cet3rql1rvjjcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIduvssz-bhdpzdp0s3h8ydx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7d3sg26njlo0ozuzkv6hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjr0k7hl5imicnp2dceiin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId7kf-kydjhwj4eu_bejc7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdoabs4mho6exoj80xbylfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdijj-fynhzw8zhz61c6zvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdlklpjl2j5rx_x0cwl96q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0-5gkjw01m-b7gydnsyp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdp2vtikgzaq8nz2rpzz2rl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdnaqg0lkhfynj1dgsla-mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0317d34801f0e66804178e97f5254264fe47e7aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a279d008a24154866ab56c15121ff6b78429fdc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4aaaa703dec7f1a9c97b5345786a4dc8db4d28f4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42a4b9cb208613d26f1fdbcf1a511c71758669de.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgqfmrzc07dnwkauyq3io8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdu5-sb4ku4ezknmcjnw9qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdssqt6cwsmmlzfvzqlkoyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdblg1gggif3r6vtchvkltc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId2vbe-vhgl0jriuxksh6py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId09cwoqw90pfd2yneay_-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgljqxcmqqbjw4hwyd44ug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdebtctlhvc-regt-8conau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdpdmyrhwk6esm-ncs8ndfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdaaxmq33icjtqhgtlzz4jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdj8a9zbtmcw5ughnmbqwij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdxj0vxnt_yttje1ub1ntng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId1-dgkuzhov3g2q19yi90p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5cb3f5e433df85d4c509f85eb795ebe9f29baa40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e782fee11f2af5f5e5f9f89efea7f8c56c1b36a5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd19b8aacc4904df46847930cdf56df202cb5c74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c718e13fae7bc8b14de12467c2aae1326a3ec6b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d27dfdd948ffa32e533c7a3d05e46628e2091378.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48824a37a76634f9435612ac4fac3aefb93067c9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fa788719c69d40c8c7ed73dc9c5e670d164aa3d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac1912b79afbdcf7f798f297413e04a7d3da4d1c.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>簽到與缺席的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>