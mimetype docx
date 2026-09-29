--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約配額的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">配額是預約的預算。資源要多少錢、每個人有多少額度，是分開設定的，只透過配額單位才會 碰在一起；而退款在你開啟之前都不會發生。</w:t>
+        <w:t xml:space="preserve">配額是預約的預算。資源要多少錢、每個人有多少額度，是分開設定的，只透過配額單位才會碰在一起；而退款在你開啟之前都不會發生。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddklpiwldc5zoawf9xtyod">
+      <w:hyperlink w:history="1" r:id="rIdkwht4b1btmlqwdtnte3ma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance-zh-hant" descr="資源政策決定預約要多少，使用者政策決定一個人有多少。扣款之所以能碰到餘額，是因為兩邊指定了同一個配額單位。" title="資源政策決定預約要多少，使用者政策決定一個人有多少。扣款之所以能碰到餘額，是因為兩邊指定了同一個配額單位。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -372,112 +372,112 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不同單位就是不同預算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額單位只是「你在數什麼」的名字。會議室用一個單位計價、辦公桌用另一個，就是兩份
 無法互相支付的預算；而且一筆預約必須同時滿足它碰到的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 單位。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9ad26vaeabempkaxdm_f">
+      <w:hyperlink w:history="1" r:id="rIdzoilfrzyan-9houj_bo2o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓辦公桌與會議室分開計費</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 用的就是這個技巧。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先扣自己的餘額</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個人可以同時擁有個人餘額，又屬於一個共用額度的群組。永遠先扣他自己的餘額，只有在
 自己的用完之後才會動用共用額度。詳細做法請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-l68yim7mro8-zvp6i18">
+      <w:hyperlink w:history="1" r:id="rIdpnhpn8bp1byvebzci6rsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給部門一份共用的預約預算</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">週期是從政策的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始計算日期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 起算，所以每週的政策會在你挑的那個星期幾重設，而不是
 一律星期一。每月不顯示這個欄位，表單也說是 1 號，但循環仍然是從政策建立的日期算起 ——
 請看 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2l0gwvaid0mc7mykfiptd">
+      <w:hyperlink w:history="1" r:id="rIdpgztmmvj0uizagirfon3c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。額度不會累積到下一期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存時就扣，退款則要你自己開啟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額在預約 </w:t>
@@ -597,51 +597,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯預約時，系統會先退回原本那筆的費用、再收取新的，所以使用者只會看到差額。從重複
 預約中刪掉某幾次，等同取消那幾次，因此退款期限一樣適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一筆扣款與退款都記在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額使用歷史記錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡，那裡也是你
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkirmiyfdmkfh5dzwh7k4">
+      <w:hyperlink w:history="1" r:id="rId6o6zelok0d8lljttc_h3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看某人的配額用在什麼地方</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (配額使用歷史記錄)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1208,51 +1208,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddklpiwldc5zoawf9xtyod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdk9ad26vaeabempkaxdm_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdf-l68yim7mro8-zvp6i18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rId2l0gwvaid0mc7mykfiptd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdzkirmiyfdmkfh5dzwh7k4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eda88bc4ee6d33b43fee07b71e2cd8d0d93e65a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edfc19dd36b4d39a8997d48905bbaf72d433fad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46c9328b771916c7f91caa19c6fa98edba5be1c3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwht4b1btmlqwdtnte3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdzoilfrzyan-9houj_bo2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdpnhpn8bp1byvebzci6rsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdpgztmmvj0uizagirfon3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId6o6zelok0d8lljttc_h3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eda88bc4ee6d33b43fee07b71e2cd8d0d93e65a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edfc19dd36b4d39a8997d48905bbaf72d433fad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46c9328b771916c7f91caa19c6fa98edba5be1c3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約配額的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>