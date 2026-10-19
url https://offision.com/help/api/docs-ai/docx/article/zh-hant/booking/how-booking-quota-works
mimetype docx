--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwht4b1btmlqwdtnte3ma">
+      <w:hyperlink w:history="1" r:id="rIdn0bnkqod-8mafyftau9j_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance-zh-hant" descr="資源政策決定預約要多少，使用者政策決定一個人有多少。扣款之所以能碰到餘額，是因為兩邊指定了同一個配額單位。" title="資源政策決定預約要多少，使用者政策決定一個人有多少。扣款之所以能碰到餘額，是因為兩邊指定了同一個配額單位。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -372,112 +372,112 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不同單位就是不同預算</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額單位只是「你在數什麼」的名字。會議室用一個單位計價、辦公桌用另一個，就是兩份
 無法互相支付的預算；而且一筆預約必須同時滿足它碰到的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 單位。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoilfrzyan-9houj_bo2o">
+      <w:hyperlink w:history="1" r:id="rIdgow__0myn-a18j1jyqcfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓辦公桌與會議室分開計費</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 用的就是這個技巧。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先扣自己的餘額</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個人可以同時擁有個人餘額，又屬於一個共用額度的群組。永遠先扣他自己的餘額，只有在
 自己的用完之後才會動用共用額度。詳細做法請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpnhpn8bp1byvebzci6rsv">
+      <w:hyperlink w:history="1" r:id="rIdxt9z0scvagbva6l73nk9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給部門一份共用的預約預算</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">週期是從政策的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始計算日期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 起算，所以每週的政策會在你挑的那個星期幾重設，而不是
 一律星期一。每月不顯示這個欄位，表單也說是 1 號，但循環仍然是從政策建立的日期算起 ——
 請看 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgztmmvj0uizagirfon3c">
+      <w:hyperlink w:history="1" r:id="rIdsth2ftzykxtzwnxy9rqhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。額度不會累積到下一期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存時就扣，退款則要你自己開啟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">配額在預約 </w:t>
@@ -597,51 +597,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯預約時，系統會先退回原本那筆的費用、再收取新的，所以使用者只會看到差額。從重複
 預約中刪掉某幾次，等同取消那幾次，因此退款期限一樣適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一筆扣款與退款都記在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配額使用歷史記錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡，那裡也是你
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6o6zelok0d8lljttc_h3u">
+      <w:hyperlink w:history="1" r:id="rIdzsjxupvdazxuc2schn6cv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">查看某人的配額用在什麼地方</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (配額使用歷史記錄)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1208,51 +1208,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwht4b1btmlqwdtnte3ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdzoilfrzyan-9houj_bo2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdpnhpn8bp1byvebzci6rsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdpgztmmvj0uizagirfon3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId6o6zelok0d8lljttc_h3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eda88bc4ee6d33b43fee07b71e2cd8d0d93e65a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edfc19dd36b4d39a8997d48905bbaf72d433fad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46c9328b771916c7f91caa19c6fa98edba5be1c3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn0bnkqod-8mafyftau9j_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdgow__0myn-a18j1jyqcfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdxt9z0scvagbva6l73nk9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdsth2ftzykxtzwnxy9rqhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdzsjxupvdazxuc2schn6cv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcf246f40f5f7f7d8e4a8ed170793b6d979a2b26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccc6d2107a57ea3de63d18b8283974fd2b2866b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87902c5c5b6899ceb95b5dd5fe3a56af799d09d2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約配額的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>