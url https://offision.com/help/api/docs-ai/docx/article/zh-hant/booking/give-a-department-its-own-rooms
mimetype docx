--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立團隊空間，讓指定部門可以預約一組會議室，而其他人根本看不到這些資源。 約需十分鐘。</w:t>
+        <w:t xml:space="preserve">建立團隊空間，讓指定部門可以預約一組會議室，而其他人根本看不到這些資源。約需十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfwuggijmvnleirynkljf">
+      <w:hyperlink w:history="1" r:id="rIdpacsndtuhfhlfdnnaneih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-zh-hant" descr="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。" title="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -177,51 +177,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間可以授權給個別用戶，也可以授權給用戶群組。請使用群組。人員調動十分
 頻繁，用群組的話只需改一個地方，而不必逐一修改他們涉及的每個團隊空間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 內建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這個類別，因此你要的群組可能已經存在。建立新群組之前
 先確認一下。如果需要新建，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrtoxocjxi83n9sw76_pu">
+      <w:hyperlink w:history="1" r:id="rIdzjrfjy0fmamkzt2-rle0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (用戶群組)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1519,51 +1519,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqfwuggijmvnleirynkljf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrrtoxocjxi83n9sw76_pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5f1a1fbe085a5325695a37ba1b21defe41423e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae69df687ec5cb9c59572216641d6aa632e1ca6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9598c1a936e575f423b2956b67c94a1c44d2e81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd2b0f36832c111310fc3314c9147d00fdd40cc2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a68d0490ac88153591781f06370e7ec396d52a28.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0b32fe3a653c96d0bd39fc5fcb1e8580cbbe12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdd90e0ff854c62a6530166cd7ce2aedbf34cad.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpacsndtuhfhlfdnnaneih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzjrfjy0fmamkzt2-rle0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5f1a1fbe085a5325695a37ba1b21defe41423e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae69df687ec5cb9c59572216641d6aa632e1ca6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9598c1a936e575f423b2956b67c94a1c44d2e81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd2b0f36832c111310fc3314c9147d00fdd40cc2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a68d0490ac88153591781f06370e7ec396d52a28.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0b32fe3a653c96d0bd39fc5fcb1e8580cbbe12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdd90e0ff854c62a6530166cd7ce2aedbf34cad.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為指定部門設定專用資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>