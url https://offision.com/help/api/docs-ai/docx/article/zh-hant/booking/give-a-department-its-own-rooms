--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpacsndtuhfhlfdnnaneih">
+      <w:hyperlink w:history="1" r:id="rIdov9gbh10l-5t_-mjwawlj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-zh-hant" descr="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。" title="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -177,51 +177,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間可以授權給個別用戶，也可以授權給用戶群組。請使用群組。人員調動十分
 頻繁，用群組的話只需改一個地方，而不必逐一修改他們涉及的每個團隊空間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 內建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這個類別，因此你要的群組可能已經存在。建立新群組之前
 先確認一下。如果需要新建，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjrfjy0fmamkzt2-rle0f">
+      <w:hyperlink w:history="1" r:id="rIdra6as2qrwgfh-8bqvkkyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (用戶群組)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1519,51 +1519,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpacsndtuhfhlfdnnaneih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzjrfjy0fmamkzt2-rle0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e5f1a1fbe085a5325695a37ba1b21defe41423e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae69df687ec5cb9c59572216641d6aa632e1ca6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9598c1a936e575f423b2956b67c94a1c44d2e81.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd2b0f36832c111310fc3314c9147d00fdd40cc2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c530c2c63e8d32f2fd901f576dd90b89b0c8089.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a68d0490ac88153591781f06370e7ec396d52a28.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b0b32fe3a653c96d0bd39fc5fcb1e8580cbbe12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffdd90e0ff854c62a6530166cd7ce2aedbf34cad.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdov9gbh10l-5t_-mjwawlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdra6as2qrwgfh-8bqvkkyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddcfe7ba14d78f799232933b6296eef6a933b95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b94be2c775e7d2c2bd6ca57d5c59906979c649c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77095c5d0c6e59cde2913a7fe70f91ae909208a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d52c9bf596ca10352858fe5a88869d972ff19f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05b304683c8c0b47cc35b406a173abf83dfc3bde.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce0c4d83dd400ee9131e282006bc27c589d64b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62261c8cce0faa7c7cd326695850cc06199990d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccddc0b39c74fbb8e93e7b488236a4e978152001.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為指定部門設定專用資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>