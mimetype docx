--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdov9gbh10l-5t_-mjwawlj">
+      <w:hyperlink w:history="1" r:id="rIdstaoowfhnjo7bqcqqwrjh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what-zh-hant" descr="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。" title="一間會議室可以只屬於一個部門，其他人就預約不到；也可以指定多個部門，變成共用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -177,51 +177,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊空間可以授權給個別用戶，也可以授權給用戶群組。請使用群組。人員調動十分
 頻繁，用群組的話只需改一個地方，而不必逐一修改他們涉及的每個團隊空間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 內建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">部門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這個類別，因此你要的群組可能已經存在。建立新群組之前
 先確認一下。如果需要新建，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra6as2qrwgfh-8bqvkkyp">
+      <w:hyperlink w:history="1" r:id="rIdnxcfhfj7sjwmu-iwsz6ut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立用戶群組並加入成員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (用戶群組)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1519,51 +1519,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdov9gbh10l-5t_-mjwawlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdra6as2qrwgfh-8bqvkkyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddcfe7ba14d78f799232933b6296eef6a933b95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b94be2c775e7d2c2bd6ca57d5c59906979c649c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77095c5d0c6e59cde2913a7fe70f91ae909208a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d52c9bf596ca10352858fe5a88869d972ff19f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05b304683c8c0b47cc35b406a173abf83dfc3bde.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce0c4d83dd400ee9131e282006bc27c589d64b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62261c8cce0faa7c7cd326695850cc06199990d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccddc0b39c74fbb8e93e7b488236a4e978152001.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstaoowfhnjo7bqcqqwrjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnxcfhfj7sjwmu-iwsz6ut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddcfe7ba14d78f799232933b6296eef6a933b95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b94be2c775e7d2c2bd6ca57d5c59906979c649c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77095c5d0c6e59cde2913a7fe70f91ae909208a0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d52c9bf596ca10352858fe5a88869d972ff19f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05b304683c8c0b47cc35b406a173abf83dfc3bde.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce0c4d83dd400ee9131e282006bc27c589d64b0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62261c8cce0faa7c7cd326695850cc06199990d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccddc0b39c74fbb8e93e7b488236a4e978152001.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為指定部門設定專用資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>