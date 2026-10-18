--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizcmuvq9tevfqni27zy6s">
+      <w:hyperlink w:history="1" r:id="rIdskptlebxnbdwb4swt7ku-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/get-last-quarters-room-usage/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">季末的房間報表只需一次導出：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源使用分析</w:t>
       </w:r>
@@ -824,51 +824,51 @@
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 用每個房間的預約時間除以它開放的時數。
 要引用數字，就用這一個。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日 24 小時</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 除以這一季的每一個小時，連夜間都算在內，
 所以每個房間看起來都很冷清。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnh0rrhw3b6i3cvwqpt3j">
+      <w:hyperlink w:history="1" r:id="rIdvt8daiqzwksweeyyaew5c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用率計算哪些時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 有完整的算法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-rooms-tab-zh-hant" descr="房間分頁，旁邊是營業時間或全日 24 小時，以及期間。" title="房間分頁，旁邊是營業時間或全日 24 小時，以及期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1192,51 +1192,51 @@
       <w:r>
         <w:t xml:space="preserve"> 放在側邊，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源類型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 放在頂部。它接受最長一年的期間，
 所以一季、或四季並排都放得下。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0bavweoqvjlk-veeoxnzo">
+      <w:hyperlink w:history="1" r:id="rIdtz-imsntep2cx8txra4am">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用了多少</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 說明如何組出表格並下載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-resource-usage-report (使用者資源使用)</w:t>
       </w:r>
     </w:p>
@@ -1306,51 +1306,51 @@
       <w:r>
         <w:t xml:space="preserve"> 也在那裡，方便把接下來的清單交給別人。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分組方式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設為
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時，一個佔用三個房間的會議就是三列，正好用來逐個房間對數。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20yzcsugyizdj7e8cmfjn">
+      <w:hyperlink w:history="1" r:id="rIdr6ibbyusu6rjr-gpiv5qi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 說明各欄和檔案格式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3514725" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-export-dialog-zh-hant" descr="預約導出選了每季粒度，下面是本季、上一季和下一季。" title="預約導出選了每季粒度，下面是本季、上一季和下一季。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1701,51 +1701,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4 次每季發送，每一次都標明它涵蓋的曆季。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電郵統計這一季的預約：最繁忙的房間、預約最多的人，以及有多少從未簽到。
 它附上一頁 PDF 和列出每一個預約的試算表。它不會計算每個房間的使用率 —— 那是第 3 步的導出。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifqbaaeieom9ldw7fnbtp">
+      <w:hyperlink w:history="1" r:id="rIdadjtnpnlpw-qowcnakbu-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">定期把過去的預約摘要寄給管理層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 說明收件人、範圍和寄到的內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1791,51 +1791,51 @@
       <w:r>
         <w:t xml:space="preserve">這份報表說明不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間裡是不是真的有人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個數字都是預約時間。一個整季被預約卻從沒人進去的房間，
 看起來和一直有人用的房間一樣。房間有人數感測的話，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqoyfxgbklorhtwir1dvy">
+      <w:hyperlink w:history="1" r:id="rIdos94zomez8wmqzmstoaer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 有實測的數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1885,51 +1885,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡沒有任何報表按星期幾加總使用量。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">單一房間在整季裡每小時的情況。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 排名每個房間只有一行。要看單一房間逐小時的分佈，
 把 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtemfs0tv_6lhopf29h5a">
+      <w:hyperlink w:history="1" r:id="rIddieynt7x02dmnyrks6g_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 篩選到那個房間。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2354,51 +2354,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizcmuvq9tevfqni27zy6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdfnh0rrhw3b6i3cvwqpt3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId0bavweoqvjlk-veeoxnzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId20yzcsugyizdj7e8cmfjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdifqbaaeieom9ldw7fnbtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIddqoyfxgbklorhtwir1dvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdrtemfs0tv_6lhopf29h5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/488952bf9c6b672af65689d4dfe7f21a73547d50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16a7221e87e083f14cf9f39a9f47f7b27cbd8fb2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b758bd8f7f9aab38dd41712795965c1735d241b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fe0a342dd8af5fbcdb308ccc1a61b2a36894c06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/093b6d4ea144ce4220e704644af3076936068e52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86d5da2c882e51f49c0077fdcbe1ce7fa5e65129.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06659dde30267b85c47c7d2d90f0e6cb316c14eb.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskptlebxnbdwb4swt7ku-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdvt8daiqzwksweeyyaew5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdtz-imsntep2cx8txra4am" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdr6ibbyusu6rjr-gpiv5qi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdadjtnpnlpw-qowcnakbu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdos94zomez8wmqzmstoaer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIddieynt7x02dmnyrks6g_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04cfb45caad162e22aae538b8552e9eb8a134eb0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f95b748f45085e95ec669f343afb0fc1b8149ebd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6b2e54013d7642de4be9d8414cc38f27b7f250a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b29ee88444ba7ab90a4cace9ec229d33b711c0ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e169d0eb28d1478cc8e0b59958153bddda1fb883.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a3c6fafcd657becc45691ab696f0a9cb2a73569.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2db4707d939ea9b07a1794ad9204f3061a23d49b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>取得上一季每個房間的使用情況</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>