--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓畫面裝下更多會議室，並隱藏別人的主題</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">欄寬決定一頁放得下幾個資源，列高決定一天看得到多少，兩者合起來決定卡片留得住幾行。 接著由兩個開關決定同事被允許讀到什麼。</w:t>
+        <w:t xml:space="preserve">欄寬決定一頁放得下幾個資源，列高決定一天看得到多少，兩者合起來決定卡片留得住幾行。接著由兩個開關決定同事被允許讀到什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6c9zf9xn7cbrbqzd7le1r">
+      <w:hyperlink w:history="1" r:id="rId9avh47jdn1umxas5lz_ed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於預約日曆，有兩種抱怨比其他都常見：樓層明明有二十間房，畫面上只出現四間；
 還有每張卡片的最後一行都不見了。兩者其實是同樣兩個設定，而且它們互相拉扯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1147,113 +1147,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些是顯示上的選擇，不是權限:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩個開關都不會改變誰能做什麼。私人與機密預約，不論 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示其他人預約的完整詳情</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設成什麼，對不相干的人仍然是遮蔽的；而隱藏主題並不會隱藏預約本身、會議室或它佔用的時段。完全不該被某人看到的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirbmpixgivwwn5d17955t">
+      <w:hyperlink w:history="1" r:id="rId-eb7weat6d7c4_z49rtaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；不該被任何人讀到的預約，
 則是私人預約 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlibpuyajqt8uybv2bi6z">
+      <w:hyperlink w:history="1" r:id="rIdnkb2z0zeigztxtcr0-kej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 決定資源清單一開始怎麼排</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個設定決定大家在動手篩選之前先看到什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">依照排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 設定用戶入口日曆中資源的預設順序。該選哪一個，以及會議室在列表裡落在哪裡的
 其餘決定因素，有自己的一頁 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyypkjijxddesffy7afkt">
+      <w:hyperlink w:history="1" r:id="rIdeuibdygtjwypacqocq1_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整會議室的排列順序</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 對管理頁面的日曆做同樣的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆在自己的頁面上有自己的</w:t>
@@ -1425,51 +1425,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約多少。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 顯示密度是顯示設定；規則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_s0kt2ulzjsssu5zejsw">
+      <w:hyperlink w:history="1" r:id="rIdi8et3kr9o6s2z_dztdmqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不論寬度、高度或顏色怎麼改都不會變。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有哪些欄位存在。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在預約表格上加一個問題是另一個畫面 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv5sztngngkz1fs5kw00mi">
+      <w:hyperlink w:history="1" r:id="rIdgmhhceknxxld0-blht04s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表格欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡只決定卡片印出其中的哪些。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1966,51 +1966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6c9zf9xn7cbrbqzd7le1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdirbmpixgivwwn5d17955t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddlibpuyajqt8uybv2bi6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdcyypkjijxddesffy7afkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdm_s0kt2ulzjsssu5zejsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdv5sztngngkz1fs5kw00mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb3bf7a673875e8bfad73121a1d0b33656568784.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17bcfd53b1756b4e234728dc4d7f432e8c8aab81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbc869aade009df9db0cc43c3269b1b71d7507bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c023dc9f3c8ed6785f2f2ec7c90a1db0fb638f45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/681b303d38093f46a780f4ba87332a66bae4ec78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad0347f0c97652c913a9084bf0c774c3f12aca9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1e1644e80eef9c21eccbec298f6a606195ee9f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9b29ad507bb8bcadfbf1b4e3f5d29e26cb5cf8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a452760e7361eb03a213df48f2f4de02ba08c2b1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b996a5f8bbc58900c85b04053ca3c277aeb4fe86.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9avh47jdn1umxas5lz_ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId-eb7weat6d7c4_z49rtaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnkb2z0zeigztxtcr0-kej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdeuibdygtjwypacqocq1_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdi8et3kr9o6s2z_dztdmqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgmhhceknxxld0-blht04s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb3bf7a673875e8bfad73121a1d0b33656568784.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17bcfd53b1756b4e234728dc4d7f432e8c8aab81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbc869aade009df9db0cc43c3269b1b71d7507bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c023dc9f3c8ed6785f2f2ec7c90a1db0fb638f45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/681b303d38093f46a780f4ba87332a66bae4ec78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad0347f0c97652c913a9084bf0c774c3f12aca9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1e1644e80eef9c21eccbec298f6a606195ee9f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9b29ad507bb8bcadfbf1b4e3f5d29e26cb5cf8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a452760e7361eb03a213df48f2f4de02ba08c2b1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b996a5f8bbc58900c85b04053ca3c277aeb4fe86.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓畫面裝下更多會議室，並隱藏別人的主題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>