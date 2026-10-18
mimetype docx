--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9avh47jdn1umxas5lz_ed">
+      <w:hyperlink w:history="1" r:id="rIdi5zboabi2vgnzddlvwjaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於預約日曆，有兩種抱怨比其他都常見：樓層明明有二十間房，畫面上只出現四間；
 還有每張卡片的最後一行都不見了。兩者其實是同樣兩個設定，而且它們互相拉扯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1147,113 +1147,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些是顯示上的選擇，不是權限:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩個開關都不會改變誰能做什麼。私人與機密預約，不論 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示其他人預約的完整詳情</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設成什麼，對不相干的人仍然是遮蔽的；而隱藏主題並不會隱藏預約本身、會議室或它佔用的時段。完全不該被某人看到的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-eb7weat6d7c4_z49rtaj">
+      <w:hyperlink w:history="1" r:id="rIdqcqxxnifw0xnqlqgacfdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；不該被任何人讀到的預約，
 則是私人預約 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkb2z0zeigztxtcr0-kej">
+      <w:hyperlink w:history="1" r:id="rIdzqqjrxo0_lzhcyf8h0icp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 決定資源清單一開始怎麼排</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個設定決定大家在動手篩選之前先看到什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">依照排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 設定用戶入口日曆中資源的預設順序。該選哪一個，以及會議室在列表裡落在哪裡的
 其餘決定因素，有自己的一頁 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuibdygtjwypacqocq1_k">
+      <w:hyperlink w:history="1" r:id="rIdfskkry49rvnfqkzwcb1gc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整會議室的排列順序</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 對管理頁面的日曆做同樣的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆在自己的頁面上有自己的</w:t>
@@ -1425,51 +1425,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約多少。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 顯示密度是顯示設定；規則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8et3kr9o6s2z_dztdmqk">
+      <w:hyperlink w:history="1" r:id="rIdqd9puiwm4xhrbyvu6ss_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不論寬度、高度或顏色怎麼改都不會變。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有哪些欄位存在。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在預約表格上加一個問題是另一個畫面 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmhhceknxxld0-blht04s">
+      <w:hyperlink w:history="1" r:id="rIdv2ucmaxjdzkmm5dse1gcr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表格欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡只決定卡片印出其中的哪些。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1966,51 +1966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9avh47jdn1umxas5lz_ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId-eb7weat6d7c4_z49rtaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnkb2z0zeigztxtcr0-kej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdeuibdygtjwypacqocq1_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdi8et3kr9o6s2z_dztdmqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgmhhceknxxld0-blht04s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb3bf7a673875e8bfad73121a1d0b33656568784.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17bcfd53b1756b4e234728dc4d7f432e8c8aab81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbc869aade009df9db0cc43c3269b1b71d7507bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c023dc9f3c8ed6785f2f2ec7c90a1db0fb638f45.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/681b303d38093f46a780f4ba87332a66bae4ec78.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad0347f0c97652c913a9084bf0c774c3f12aca9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1e1644e80eef9c21eccbec298f6a606195ee9f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9b29ad507bb8bcadfbf1b4e3f5d29e26cb5cf8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a452760e7361eb03a213df48f2f4de02ba08c2b1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b996a5f8bbc58900c85b04053ca3c277aeb4fe86.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5zboabi2vgnzddlvwjaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdqcqxxnifw0xnqlqgacfdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzqqjrxo0_lzhcyf8h0icp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdfskkry49rvnfqkzwcb1gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdqd9puiwm4xhrbyvu6ss_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdv2ucmaxjdzkmm5dse1gcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e53884a5f0acf4e2220c1bc324dabe184a1af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee8d0b07899659fceb7ab0470acf6a3a275ee0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f2132939260819d15e6d1f67ab0f47a388e8526.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84474d9a0be66ba4aa8143b15c312778e7370665.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a7b4f91b72d0823d367cb1e882fb45abadfd2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebae94549b395bedcddbb8daa6ac5e1f8e3e657a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cefd1e6250d32533db13ada49d2443cce871ef63.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff7c9f6853ed4500b5952563e4fe4989d4d3dbec.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5407bb5db30a41821d8cd13638b56f7e251f89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a8999bf500afe01261bf969a15ded5cb767063e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓畫面裝下更多會議室，並隱藏別人的主題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>