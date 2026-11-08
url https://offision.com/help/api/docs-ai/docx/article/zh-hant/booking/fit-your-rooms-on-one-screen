--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5zboabi2vgnzddlvwjaj">
+      <w:hyperlink w:history="1" r:id="rIdwepdii9sl3xusfche7cdh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關於預約日曆，有兩種抱怨比其他都常見：樓層明明有二十間房，畫面上只出現四間；
 還有每張卡片的最後一行都不見了。兩者其實是同樣兩個設定，而且它們互相拉扯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1147,113 +1147,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這些是顯示上的選擇，不是權限:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 兩個開關都不會改變誰能做什麼。私人與機密預約，不論 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示其他人預約的完整詳情</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 設成什麼，對不相干的人仍然是遮蔽的；而隱藏主題並不會隱藏預約本身、會議室或它佔用的時段。完全不該被某人看到的會議室，
 是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcqxxnifw0xnqlqgacfdl">
+      <w:hyperlink w:history="1" r:id="rIdknwdc6rabcbguvwwruu_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">團隊空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；不該被任何人讀到的預約，
 則是私人預約 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqqjrxo0_lzhcyf8h0icp">
+      <w:hyperlink w:history="1" r:id="rIddgybj1-ohxhq7ex538mcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 決定資源清單一開始怎麼排</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有一個設定決定大家在動手篩選之前先看到什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">依照排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 設定用戶入口日曆中資源的預設順序。該選哪一個，以及會議室在列表裡落在哪裡的
 其餘決定因素，有自己的一頁 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfskkry49rvnfqkzwcb1gc">
+      <w:hyperlink w:history="1" r:id="rIdhvr_qk6xe7xmabg3n60zw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">調整會議室的排列順序</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 對管理頁面的日曆做同樣的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆在自己的頁面上有自己的</w:t>
@@ -1425,51 +1425,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約多少。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 顯示密度是顯示設定；規則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqd9puiwm4xhrbyvu6ss_f">
+      <w:hyperlink w:history="1" r:id="rId8omwqrro9g60faivt3voz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1497,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不論寬度、高度或顏色怎麼改都不會變。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有哪些欄位存在。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在預約表格上加一個問題是另一個畫面 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2ucmaxjdzkmm5dse1gcr">
+      <w:hyperlink w:history="1" r:id="rIdqife6djl8alvauhft4id6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約表格欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡只決定卡片印出其中的哪些。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1966,51 +1966,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5zboabi2vgnzddlvwjaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdqcqxxnifw0xnqlqgacfdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdzqqjrxo0_lzhcyf8h0icp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdfskkry49rvnfqkzwcb1gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdqd9puiwm4xhrbyvu6ss_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdv2ucmaxjdzkmm5dse1gcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e53884a5f0acf4e2220c1bc324dabe184a1af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee8d0b07899659fceb7ab0470acf6a3a275ee0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f2132939260819d15e6d1f67ab0f47a388e8526.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84474d9a0be66ba4aa8143b15c312778e7370665.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a7b4f91b72d0823d367cb1e882fb45abadfd2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebae94549b395bedcddbb8daa6ac5e1f8e3e657a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cefd1e6250d32533db13ada49d2443cce871ef63.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff7c9f6853ed4500b5952563e4fe4989d4d3dbec.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5407bb5db30a41821d8cd13638b56f7e251f89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a8999bf500afe01261bf969a15ded5cb767063e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwepdii9sl3xusfche7cdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdknwdc6rabcbguvwwruu_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddgybj1-ohxhq7ex538mcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdhvr_qk6xe7xmabg3n60zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId8omwqrro9g60faivt3voz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqife6djl8alvauhft4id6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9e53884a5f0acf4e2220c1bc324dabe184a1af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee8d0b07899659fceb7ab0470acf6a3a275ee0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f2132939260819d15e6d1f67ab0f47a388e8526.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84474d9a0be66ba4aa8143b15c312778e7370665.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/929a7b4f91b72d0823d367cb1e882fb45abadfd2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebae94549b395bedcddbb8daa6ac5e1f8e3e657a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cefd1e6250d32533db13ada49d2443cce871ef63.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff7c9f6853ed4500b5952563e4fe4989d4d3dbec.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d5407bb5db30a41821d8cd13638b56f7e251f89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a8999bf500afe01261bf969a15ded5cb767063e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓畫面裝下更多會議室，並隱藏別人的主題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>