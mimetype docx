--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdghffouc7mod_tujs3vcts">
+      <w:hyperlink w:history="1" r:id="rIdjn1uttncowt-l5welp-ji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/find-a-rooms-busiest-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約分析</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是當問題關於單一會議室而不是整個場地時要開啟的使用率頁面：這間會議室
 哪些時段會滿，哪些時段沒有人要。</w:t>
@@ -176,51 +176,51 @@
         </w:rPr>
         <w:t xml:space="preserve">每日熱圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的橫列就是一天中的
 各個小時，而它上方的篩選器可以把整頁收窄到單一會議室。按星期幾，不行 — 熱圖的
 直欄是日曆上的日期，而 Offision 沒有任何地方會把使用率按星期幾加總。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 收窄到你要看的會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">頂端的篩選列就是這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkqqog0fpfzqs7ttsckm2">
+      <w:hyperlink w:history="1" r:id="rIde6y9ed7p8lkxtufb6fiww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 不同的地方。在那一頁，
 樓層選擇只收窄地圖，底下每一張卡片仍然涵蓋整個場地。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在這裡，篩選器收窄所有
 東西</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 七個檢視都會依照篩選後剩下的資源重新繪製。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -966,139 +966,139 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以營業時間為分母的百分比。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">百分比</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是以期間內的每一分鐘，也就是
 全日 24 小時為分母。以營業時間為分母的數字 — 預約時數除以資源實際開放的時數 —
 在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5h2y7epprcxdd4ejz4xzz">
+      <w:hyperlink w:history="1" r:id="rId-qmocrbhy6asfnssyk_o3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用分析</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而它算進哪些時間
 則在 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4b8sbtw3xazqcctanllcj">
+      <w:hyperlink w:history="1" r:id="rIdwuxc039hpqoopufvlf4a7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用率計算哪些時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。同一間會議室
 在兩頁上會對不起來，原因就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到底有沒有人來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡每個數字都是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">被預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的時間。一整週被佔著卻沒人進去
 的會議室，讀起來一樣是忙碌的 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbkm6yxownjuoc55d4zap">
+      <w:hyperlink w:history="1" r:id="rIdbeqtbvmcw2t6wgde5wwyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同時看兩個維度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要看部門 × 資源類型，或成本項目 × 月份，請到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0g-ur7fzrg7doifw9px8d">
+      <w:hyperlink w:history="1" r:id="rId62irrda5bdqsf-dm8vhp7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用了多少</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 自己組出來。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1523,51 +1523,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdghffouc7mod_tujs3vcts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdkkqqog0fpfzqs7ttsckm2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId5h2y7epprcxdd4ejz4xzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId4b8sbtw3xazqcctanllcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdlbkm6yxownjuoc55d4zap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId0g-ur7fzrg7doifw9px8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b64e36a97c3446830eecf0cc01194c039592935.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da5eec6d31bc0ea3f33b984ab3f5cec76cb586ea.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjn1uttncowt-l5welp-ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIde6y9ed7p8lkxtufb6fiww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId-qmocrbhy6asfnssyk_o3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwuxc039hpqoopufvlf4a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdbeqtbvmcw2t6wgde5wwyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId62irrda5bdqsf-dm8vhp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/141c04ba3d5c32042683ecde6f3efceee87af486.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c257607026df31183758a7dcfc2a82db71fb6434.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>找出單一會議室最忙碌的時段</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>