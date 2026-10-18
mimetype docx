--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8a5m7n-jfxsp6dfvj79yl">
+      <w:hyperlink w:history="1" r:id="rIdatvdp3cgax0h1syku8e2r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆一次只畫一個期間。要回答「星期二有什麼」，這個形狀剛剛好；要回答
 「有人來信問的那筆預約在哪裡」，就不行了 —— 你得先知道日期才找得到。
 搜索回答的是第二個問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -669,51 +669,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一個或多個預約狀態 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdccgtutvthilf5bkt_xyjl">
+            <w:hyperlink w:history="1" r:id="rIdwhvemzyhotzw1kj2ftnj1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態代表什麼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -825,51 +825,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 把結果帶走，或把網格放回去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">計數旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把眼前這批結果變成試算表 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4dgu5ouri_fzmyedzufmq">
+      <w:hyperlink w:history="1" r:id="rIdr5r_hjdkcsyhoehopcfiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清空輸入格，日曆就回到原本那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜索條件就在網址列</w:t>
@@ -910,83 +910,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 搜索受和日曆一樣的權限限制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客邀請在訪問日曆有自己的搜索 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbn3blw9umbpp_mgwqgv4">
+      <w:hyperlink w:history="1" r:id="rIdgo0h-x_ftqydoiwo7rs3_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪問日曆上尋找到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動任何東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果是清單，不是網格；把預約拖到別的會議室仍然要在日曆上做 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrqiijdg0ybeybhwbsvzz">
+      <w:hyperlink w:history="1" r:id="rId-jmnrrrzycwar9zffljvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1411,51 +1411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8a5m7n-jfxsp6dfvj79yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdccgtutvthilf5bkt_xyjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId4dgu5ouri_fzmyedzufmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdpbn3blw9umbpp_mgwqgv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdhrqiijdg0ybeybhwbsvzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7b5d21c24fadff42f2005dea3930d59ff9ed891.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a19a882357d857000d06ebc0159b29bab4900a7a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdatvdp3cgax0h1syku8e2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdwhvemzyhotzw1kj2ftnj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdr5r_hjdkcsyhoehopcfiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgo0h-x_ftqydoiwo7rs3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId-jmnrrrzycwar9zffljvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2fe04a6c995c185e3e693a1a85b1092a84d0ccb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbdf2a522dd108ed2db8e3f546ac79a7c291e05b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在管理日曆上尋找預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>