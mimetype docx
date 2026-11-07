--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatvdp3cgax0h1syku8e2r">
+      <w:hyperlink w:history="1" r:id="rIdkzp6epi7a6ky4g-jwbgrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理日曆一次只畫一個期間。要回答「星期二有什麼」，這個形狀剛剛好；要回答
 「有人來信問的那筆預約在哪裡」，就不行了 —— 你得先知道日期才找得到。
 搜索回答的是第二個問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -669,51 +669,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一個或多個預約狀態 —— 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwhvemzyhotzw1kj2ftnj1">
+            <w:hyperlink w:history="1" r:id="rIdv8dnqkldox_ybhuwsgkus">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態代表什麼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -825,51 +825,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 把結果帶走，或把網格放回去</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">計數旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把眼前這批結果變成試算表 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5r_hjdkcsyhoehopcfiy">
+      <w:hyperlink w:history="1" r:id="rIdzng82vuwjhmc5kvssftxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清空輸入格，日曆就回到原本那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜索條件就在網址列</w:t>
@@ -910,83 +910,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 搜索受和日曆一樣的權限限制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客邀請在訪問日曆有自己的搜索 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgo0h-x_ftqydoiwo7rs3_">
+      <w:hyperlink w:history="1" r:id="rIdhkrcen0j3bbwfyupuotgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在訪問日曆上尋找到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動任何東西。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結果是清單，不是網格；把預約拖到別的會議室仍然要在日曆上做 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jmnrrrzycwar9zffljvb">
+      <w:hyperlink w:history="1" r:id="rIdwjpsx_dyf-scy8i0mgkhj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在管理日曆上移動預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1411,51 +1411,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdatvdp3cgax0h1syku8e2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdwhvemzyhotzw1kj2ftnj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdr5r_hjdkcsyhoehopcfiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgo0h-x_ftqydoiwo7rs3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId-jmnrrrzycwar9zffljvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2fe04a6c995c185e3e693a1a85b1092a84d0ccb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbdf2a522dd108ed2db8e3f546ac79a7c291e05b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkzp6epi7a6ky4g-jwbgrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdv8dnqkldox_ybhuwsgkus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdzng82vuwjhmc5kvssftxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdhkrcen0j3bbwfyupuotgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdwjpsx_dyf-scy8i0mgkhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2fe04a6c995c185e3e693a1a85b1092a84d0ccb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbdf2a522dd108ed2db8e3f546ac79a7c291e05b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在管理日曆上尋找預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>