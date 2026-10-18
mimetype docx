--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">把管理日曆上的預約變成試算表：從有名字的範圍挑期間，選擇欄位 —— 發起人、主持人、簽到時間、你自己的表單欄位 —— 先看到成品，再用 XLSX、XLS 或 CSV 下載。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-22</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5aq-gnf1wr4yidzpy2kzb">
+      <w:hyperlink w:history="1" r:id="rIdu-_krh3dq-6iclkcnitdn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分析頁面回答關於預約的問題。這個畫面交給你的是預約本身 —— 一筆一列，欄位自己挑 ——
 給會計系統、給設備會議，或者給那個只是想要一份清單的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -203,51 +203,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">匯出預約報告：左邊的選擇，做出右邊那張表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有第二個入口。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyu1pufuxudmjzmlo7vzi">
+      <w:hyperlink w:history="1" r:id="rIdcbp0gu3a65pasuu0pz10s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先搜索日曆</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 計數旁會出現一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，用你搜到的期間、關鍵字、資源與狀態打開同一個對話框。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -367,260 +367,305 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每月</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每季</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自訂</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 下面就只列出合乎那個
 粒度的具名範圍：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2553"/>
-        <w:gridCol w:w="6807"/>
+        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="7882"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="1478"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">粒度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6807"/>
+            <w:tcW w:type="dxa" w:w="7882"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6807"/>
+            <w:tcW w:type="dxa" w:w="7882"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">今天、昨天、過去7天、過去30天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6807"/>
+            <w:tcW w:type="dxa" w:w="7882"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">本星期、上星期、下一週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6807"/>
+            <w:tcW w:type="dxa" w:w="7882"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">今月、上個月、下一個月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2553"/>
+            <w:tcW w:type="dxa" w:w="1478"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每季</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7882"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">本季、上一季、下一季 —— 按曆季計，1 月至 3 月，如此類推</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">自訂</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6807"/>
+            <w:tcW w:type="dxa" w:w="7882"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">自訂範圍</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，自己挑兩個日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1093,158 +1138,158 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料串接。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這是一份人去下載的檔案，不是整合。要讓報表工具持續同步，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6atghqaebyvkhlu8gtw8a">
+      <w:hyperlink w:history="1" r:id="rIdzruw2udzfr9xmaoaqrknc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料送進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完整的來回匯入。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的欄位屬於報表，不是匯入範本，所以匯出的檔案不能直接餵
 回去。例外是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列 ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它刻意沿用匯入表的標題，讓重複性預約可以匯出、編輯後再
 匯入 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_nl56rnycddvv1ar20-zf">
+      <w:hyperlink w:history="1" r:id="rId_nz49zqzlkysn0yy1mdaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">比率與排名。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 使用率、爽約排名與熱點圖是報表頁面的工作 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzb-h-derki_8mniirsmih">
+      <w:hyperlink w:history="1" r:id="rIdwp8tbffbnh9hz6lo7yrcm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一份報表回答哪個問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客預約從自己的日曆匯出 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwech8pwmwpqstc0yvgwq">
+      <w:hyperlink w:history="1" r:id="rId-elabc4aldwdr_pd2r5c2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1669,51 +1714,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5aq-gnf1wr4yidzpy2kzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdcyu1pufuxudmjzmlo7vzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId6atghqaebyvkhlu8gtw8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId_nl56rnycddvv1ar20-zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdzb-h-derki_8mniirsmih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdxwech8pwmwpqstc0yvgwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a537fc27d96c94847bcde70ae83babab04db72c8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c139adaf4073acf75388425c4f7dbfcb7c2c24d4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu-_krh3dq-6iclkcnitdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdcbp0gu3a65pasuu0pz10s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdzruw2udzfr9xmaoaqrknc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId_nz49zqzlkysn0yy1mdaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdwp8tbffbnh9hz6lo7yrcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId-elabc4aldwdr_pd2r5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ef19a610c5c7ddf28a9adb955e6fb0b0fd532ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcafb1a02ab5335fbad1e8d613fb72f601c814b7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出你正在看的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>