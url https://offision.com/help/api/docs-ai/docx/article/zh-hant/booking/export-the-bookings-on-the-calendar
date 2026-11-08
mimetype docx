--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu-_krh3dq-6iclkcnitdn">
+      <w:hyperlink w:history="1" r:id="rIdlwwuokunk9tr3nrixejmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分析頁面回答關於預約的問題。這個畫面交給你的是預約本身 —— 一筆一列，欄位自己挑 ——
 給會計系統、給設備會議，或者給那個只是想要一份清單的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -203,51 +203,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">匯出預約報告：左邊的選擇，做出右邊那張表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">還有第二個入口。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbp0gu3a65pasuu0pz10s">
+      <w:hyperlink w:history="1" r:id="rIdsmwahletvzd1a2ycidoit">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">先搜索日曆</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 計數旁會出現一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，用你搜到的期間、關鍵字、資源與狀態打開同一個對話框。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1138,158 +1138,158 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個功能不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資料串接。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這是一份人去下載的檔案，不是整合。要讓報表工具持續同步，
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzruw2udzfr9xmaoaqrknc">
+      <w:hyperlink w:history="1" r:id="rIdjh6ufiibcvbxbkec4qvuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料送進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">完整的來回匯入。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡的欄位屬於報表，不是匯入範本，所以匯出的檔案不能直接餵
 回去。例外是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列 ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它刻意沿用匯入表的標題，讓重複性預約可以匯出、編輯後再
 匯入 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_nz49zqzlkysn0yy1mdaq">
+      <w:hyperlink w:history="1" r:id="rIdxkrxixyykgwy-h72c659_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">比率與排名。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 使用率、爽約排名與熱點圖是報表頁面的工作 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwp8tbffbnh9hz6lo7yrcm">
+      <w:hyperlink w:history="1" r:id="rIdzd4aachw3h0gvo82hloag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪一份報表回答哪個問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客預約從自己的日曆匯出 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-elabc4aldwdr_pd2r5c2">
+      <w:hyperlink w:history="1" r:id="rIdeucxwhmaxte0kmncw6-yx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出你正在看的到訪</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1714,51 +1714,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu-_krh3dq-6iclkcnitdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdcbp0gu3a65pasuu0pz10s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdzruw2udzfr9xmaoaqrknc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId_nz49zqzlkysn0yy1mdaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdwp8tbffbnh9hz6lo7yrcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId-elabc4aldwdr_pd2r5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ef19a610c5c7ddf28a9adb955e6fb0b0fd532ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcafb1a02ab5335fbad1e8d613fb72f601c814b7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlwwuokunk9tr3nrixejmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdsmwahletvzd1a2ycidoit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdjh6ufiibcvbxbkec4qvuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdxkrxixyykgwy-h72c659_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdzd4aachw3h0gvo82hloag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdeucxwhmaxte0kmncw6-yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ef19a610c5c7ddf28a9adb955e6fb0b0fd532ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcafb1a02ab5335fbad1e8d613fb72f601c814b7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出你正在看的預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>