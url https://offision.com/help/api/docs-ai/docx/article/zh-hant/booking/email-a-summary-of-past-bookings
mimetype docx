--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">定期把過去的預約摘要寄給管理層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">排程一封定期電郵，統計過去一週、兩週或一個月的預約 —— 誰預約得最多、哪些會議室最繁忙、 有多少預約從未使用 —— 並附上一頁 PDF 摘要和列出每一個預約的試算表。 大約十分鐘，而且可以立即發送一封來確認收得到。</w:t>
+        <w:t xml:space="preserve">排程一封定期電郵，統計過去一週、兩週、一個月或一個曆季的預約 —— 誰預約得最多、哪些會議室最繁忙、有多少預約從未使用 —— 並附上一頁 PDF 摘要和列出每一個預約的試算表。大約十分鐘，而且可以立即發送一封來確認收得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpymrr_xp7dcfmlhsrjqez">
+      <w:hyperlink w:history="1" r:id="rIdbokg5mue9qorcjs-rklfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約記錄摘要</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 回顧過去 —— 過去一週、兩週或一個月的預約，
+        <w:t xml:space="preserve"> 回顧過去 —— 過去一週、兩週、一個月或一季的預約，
 誰預約得最多、哪些會議室最繁忙，以及有多少預約從未簽到。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">即將到來的預約預報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則往前看，
 統計已經排在日曆上的預約。兩者都按你設定的排程寄出，並附上一頁 PDF 和一份試算表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
@@ -207,51 +207,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-report (郵件報表)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個訂閱就是一項長期指示：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這份報表、這個頻率、寄給這些人、關於這些會議室和辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
-給設施主管的每週摘要和給前台的每日預報，是兩個訂閱，不是一個折衷方案。</w:t>
+兩類讀者，就是兩個訂閱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1981200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-subscription-list-zh-hant" descr="頁面上的每一個訂閱，連同它的報表類型、發送頻率和收件人。" title="頁面上的每一個訂閱，連同它的報表類型、發送頻率和收件人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -396,52 +396,51 @@
         </w:rPr>
         <w:t xml:space="preserve">收件人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">範圍</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 上方有一個寫著 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">啟用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的膠囊。
-選它就會暫停這份報表：所有設定和收件人都保留，直到你重新開啟前都不會發送。
-想把一份報表停一個月又不想失去收件人名單，就用這個。</w:t>
+選它就會暫停這份報表：所有設定和收件人都保留，直到你重新開啟前都不會發送。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-type-and-preview-zh-hant" descr="報表頁：兩張卡片，以及底下這個訂閱將會寄出的那封郵件。" title="報表頁：兩張卡片，以及底下這個訂閱將會寄出的那封郵件。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -512,338 +511,428 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約記錄摘要</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1236"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4415"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="4822"/>
+        <w:gridCol w:w="3545"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">頻率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何時寄出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">涵蓋範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">星期幾</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 7 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每兩週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">星期幾</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，每隔一週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去 14 天</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1236"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3709"/>
+            <w:tcW w:type="dxa" w:w="4822"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你挑選的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每月第幾天</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，1 至 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4415"/>
+            <w:tcW w:type="dxa" w:w="3545"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">過去一個月 —— 由寄出日往前推一個月，到昨天為止</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每季</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4822"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">你挑選的 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">每月第幾天</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">，在 1 月、4 月、7 月和 10 月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3545"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">上一個完整的曆季，即使是 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">立即發送</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 也一樣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">摘要沒有每天這個選項。在 1 號寄出的每月摘要，剛好涵蓋上一個曆月。</w:t>
+        <w:t xml:space="preserve">摘要沒有每天這個選項；每季也只有摘要提供。在 1 號寄出的每月摘要，剛好涵蓋上一個曆月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預報對頻率的解讀不同 —— 它也提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每天</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">，沒有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每季</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">，而且只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-會把涵蓋範圍拉長。</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdqfecyg3aywx7ejkufwkuc">
+會把涵蓋範圍拉長。每個會議室的使用率要靠</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgravx8dlzjt6nie8e3pnt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">匯出</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsz6dnjv1xwgul8bc8aqcn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表格在預報自己的文章裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週由你建立訂閱的那天起算:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 第一次寄出是建立訂閱當天或之後第一個你挑選的星期幾，之後每 14 天一次。
@@ -895,70 +984,86 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">星期幾</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 就不能儲存。</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 就不能儲存，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每季</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 沒有 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每月第幾天</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 也不能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，而列在那裡的 4 次發送就是對這一切的檢查 ——
-每一列都說明何時寄出、涵蓋哪一段期間。</w:t>
+        <w:t xml:space="preserve"> 會列出接下來 4 次發送，以及每一次涵蓋的期間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2790825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-sample-sends-zh-hant" descr="排程：接下來 4 次發送，以及每一次涵蓋的期間。" title="排程：接下來 4 次發送，以及每一次涵蓋的期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1204,51 +1309,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">將寄給 N 位收件人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 而且每改一項設定就重新組一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在那裡出現 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">目前沒有人會收到此報表。請選擇具有管理權限的收件人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-就是本頁末尾清單上的第一個原因，在第一次發送之前而不是之後就發現了。
+就是本頁末尾的第一個原因，在第一次發送之前就發現了。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">完成排程後即可預覽此報表寄出的郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則表示排程還沒填完 —— 例如一份沒有星期幾的每週報表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1260,78 +1365,78 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 立即發送一封來確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取該訂閱，然後在右側面板選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">立即發送</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。報表會即時寄出，而且寄給真正的收件人 ——
-這是實際發送，不是預覽。它只確認報表已經被要求寄出，不代表已經送達，所以要看一看收件人的收件匣。</w:t>
+這是實際發送，不是預覽。它只確認已提出要求，不代表已經送達，所以要看一看收件人的收件匣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">收到的是什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電郵開頭是它涵蓋的期間，然後是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">個預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個主要數字，以及相對於可比期間 ——
-之前的 7、14 或約 30 天 —— 的變化。接著是：</w:t>
+之前的 7、14、約 30 或約 90 天 —— 的變化。接著是：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，並標出 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1434,51 +1539,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 隨電郵寄來的兩個檔案</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預報是同一個版面往另一個方向看，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxgnc24g6ervpimxyg5ru">
+      <w:hyperlink w:history="1" r:id="rIdrvfuzx4liktd8bprilmhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">有它自己的文章說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會開啟管理主控台的預約日曆，並已經選好同一個期間。</w:t>
       </w:r>
@@ -2318,51 +2423,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpymrr_xp7dcfmlhsrjqez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdqfecyg3aywx7ejkufwkuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdtxgnc24g6ervpimxyg5ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa0a7d2b36fc2034d14f44cf8dad8ab5f718717b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b7857910dddfd42ad9c7dbd34590cd37783870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbokg5mue9qorcjs-rklfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdgravx8dlzjt6nie8e3pnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdsz6dnjv1xwgul8bc8aqcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdrvfuzx4liktd8bprilmhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa0a7d2b36fc2034d14f44cf8dad8ab5f718717b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b7857910dddfd42ad9c7dbd34590cd37783870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把過去的預約摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>