--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbokg5mue9qorcjs-rklfv">
+      <w:hyperlink w:history="1" r:id="rId4ievms1u-rrwd29jfsato">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約記錄摘要</w:t>
       </w:r>
@@ -876,63 +876,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會把涵蓋範圍拉長。每個會議室的使用率要靠</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgravx8dlzjt6nie8e3pnt">
+      <w:hyperlink w:history="1" r:id="rIdna-fju3lphbpcdjd248vy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsz6dnjv1xwgul8bc8aqcn">
+      <w:hyperlink w:history="1" r:id="rIdpw75tg-bydnzaiz8gsdd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表格在預報自己的文章裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週由你建立訂閱的那天起算:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 第一次寄出是建立訂閱當天或之後第一個你挑選的星期幾，之後每 14 天一次。
@@ -1539,51 +1539,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 隨電郵寄來的兩個檔案</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預報是同一個版面往另一個方向看，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvfuzx4liktd8bprilmhx">
+      <w:hyperlink w:history="1" r:id="rIdv8rj3bkpalyjhqhhra-4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">有它自己的文章說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會開啟管理主控台的預約日曆，並已經選好同一個期間。</w:t>
       </w:r>
@@ -2423,51 +2423,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbokg5mue9qorcjs-rklfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdgravx8dlzjt6nie8e3pnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdsz6dnjv1xwgul8bc8aqcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdrvfuzx4liktd8bprilmhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa0a7d2b36fc2034d14f44cf8dad8ab5f718717b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91537b182cd62051388f0761d96c360993c125ae.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56b7857910dddfd42ad9c7dbd34590cd37783870.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f04ef350a4f31c7c7b99c169dfeeba4408ea840.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ievms1u-rrwd29jfsato" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdna-fju3lphbpcdjd248vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdpw75tg-bydnzaiz8gsdd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdv8rj3bkpalyjhqhhra-4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ca4120798ca1fef75d280319ca6b975b56ac27d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2c8e0a609528cfb44e3493e8265bba45f9f0b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d18a02e18c9a05dc75d2812482acfe817b576f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5aa3d976c6f385bbd4838146dd8b21acb2908f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把過去的預約摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>