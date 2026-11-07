--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ievms1u-rrwd29jfsato">
+      <w:hyperlink w:history="1" r:id="rIdzqrwplbabp-veqilsugf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約模組在同一頁發佈兩種報表。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約記錄摘要</w:t>
       </w:r>
@@ -876,63 +876,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且只有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會把涵蓋範圍拉長。每個會議室的使用率要靠</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdna-fju3lphbpcdjd248vy">
+      <w:hyperlink w:history="1" r:id="rIdsa9pjv9nbinjo7zhu6lte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpw75tg-bydnzaiz8gsdd-">
+      <w:hyperlink w:history="1" r:id="rIdownzkbhfmx9tubgzmgt6f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">表格在預報自己的文章裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每兩週由你建立訂閱的那天起算:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 第一次寄出是建立訂閱當天或之後第一個你挑選的星期幾，之後每 14 天一次。
@@ -1539,51 +1539,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 隨電郵寄來的兩個檔案</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預報是同一個版面往另一個方向看，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv8rj3bkpalyjhqhhra-4d">
+      <w:hyperlink w:history="1" r:id="rIdfwhqahoyem41rczcz23aj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">有它自己的文章說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會開啟管理主控台的預約日曆，並已經選好同一個期間。</w:t>
       </w:r>
@@ -2423,51 +2423,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ievms1u-rrwd29jfsato" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdna-fju3lphbpcdjd248vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdpw75tg-bydnzaiz8gsdd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdv8rj3bkpalyjhqhhra-4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ca4120798ca1fef75d280319ca6b975b56ac27d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2c8e0a609528cfb44e3493e8265bba45f9f0b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d18a02e18c9a05dc75d2812482acfe817b576f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5aa3d976c6f385bbd4838146dd8b21acb2908f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzqrwplbabp-veqilsugf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdsa9pjv9nbinjo7zhu6lte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdownzkbhfmx9tubgzmgt6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdfwhqahoyem41rczcz23aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ca4120798ca1fef75d280319ca6b975b56ac27d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2c8e0a609528cfb44e3493e8265bba45f9f0b5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d18a02e18c9a05dc75d2812482acfe817b576f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5aa3d976c6f385bbd4838146dd8b21acb2908f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>定期把過去的預約摘要寄給管理層</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>