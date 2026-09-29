--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">將兩間房間合併為一間可預約的房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把打開活動隔板後連成一片的相鄰房間，設定成一間可以整體預約的房間。預約合併房間 會一併佔用組成它的各個房間；只要其中一間被預約，合併房間就無法使用。</w:t>
+        <w:t xml:space="preserve">把打開活動隔板後連成一片的相鄰房間，設定成一間可以整體預約的房間。預約合併房間會一併佔用組成它的各個房間；只要其中一間被預約，合併房間就無法使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdji6llfww66henlr-d2qu5">
+      <w:hyperlink w:history="1" r:id="rIdwc06kpwu1cpczrnfmav80">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以分成三間的宴會廳。中間隔著一道摺疊牆的兩間會議室。每季全體大會才打通的
 教育訓練室。它們的難題都一樣：有時候要預約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個大空間</w:t>
@@ -209,51 +209,51 @@
         </w:rPr>
         <w:t xml:space="preserve">組成的房間彼此不會互相封鎖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室 A 和會議室 B
 可以由兩個不同團隊在同一時間各自預約。唯一的結果是，只要其中一間在使用，就沒有
 人能拿到整個空間——這正是一道摺疊牆該有的行為。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要預約管理權限，而且要組成它的房間必須已經建立——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfz2pq1f6kgqpr9tmf_ioi">
+      <w:hyperlink w:history="1" r:id="rIdel6r3ea--_gpmswja3v9j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟可合併房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1487,51 +1487,51 @@
       <w:r>
         <w:t xml:space="preserve"> 如果你只是想讓大家一起找到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">三樓的房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有投影機的房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是類別和附屬設備的工作——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvygf8lzmbfncbdsw9m2g">
+      <w:hyperlink w:history="1" r:id="rId5aurfcseopfmhe0wbzfqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定大家用來篩選的類別與附屬設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 合併房間是為了真正能整體預約的空間而存在的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有開關可以切換。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個功能就是這個頁面；沒有任何合併房間的租戶，
@@ -1973,51 +1973,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdji6llfww66henlr-d2qu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdfz2pq1f6kgqpr9tmf_ioi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzvygf8lzmbfncbdsw9m2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc94eea325d10aed386ded2b3874ab0713ac3d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ae90173ee72e4ef10c5f17c3e5a2f062f5d81a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97c0054bdc2c976d6b10d40485768bdaf81f894d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a143be36e18cdcb460091ea268d6f3ffd6ccc6c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/853a80f034dab49f47cc6005930b835c9081c5de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b75136ee756c9303fffe9c71f271fa395c70cf4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf7c2eca2d678a5dc1ee9fbb8675eee273cc8031.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72728ee5f824e969104284c8dafe10643871b2ad.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8dc223ab4c8a025825a4887d3342bef87eca365.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwc06kpwu1cpczrnfmav80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdel6r3ea--_gpmswja3v9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId5aurfcseopfmhe0wbzfqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc94eea325d10aed386ded2b3874ab0713ac3d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ae90173ee72e4ef10c5f17c3e5a2f062f5d81a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97c0054bdc2c976d6b10d40485768bdaf81f894d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a143be36e18cdcb460091ea268d6f3ffd6ccc6c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/853a80f034dab49f47cc6005930b835c9081c5de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b75136ee756c9303fffe9c71f271fa395c70cf4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf7c2eca2d678a5dc1ee9fbb8675eee273cc8031.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72728ee5f824e969104284c8dafe10643871b2ad.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8dc223ab4c8a025825a4887d3342bef87eca365.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將兩間房間合併為一間可預約的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>