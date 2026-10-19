--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">將兩間房間合併為一間可預約的房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把打開活動隔板後連成一片的相鄰房間，設定成一間可以整體預約的房間。預約合併房間會一併佔用組成它的各個房間；只要其中一間被預約，合併房間就無法使用。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 把打開活動隔板後連成一片的相鄰房間，設定成一間可以整體預約的房間。預約合併房間會一併佔用組成它的各個房間；只要其中一間被預約，合併房間就無法使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc06kpwu1cpczrnfmav80">
+      <w:hyperlink w:history="1" r:id="rIdlohf7vlzi07_pan5ovjoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以分成三間的宴會廳。中間隔著一道摺疊牆的兩間會議室。每季全體大會才打通的
 教育訓練室。它們的難題都一樣：有時候要預約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個大空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，其餘時間只用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其中
@@ -209,51 +217,51 @@
         </w:rPr>
         <w:t xml:space="preserve">組成的房間彼此不會互相封鎖。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會議室 A 和會議室 B
 可以由兩個不同團隊在同一時間各自預約。唯一的結果是，只要其中一間在使用，就沒有
 人能拿到整個空間——這正是一道摺疊牆該有的行為。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要預約管理權限，而且要組成它的房間必須已經建立——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdel6r3ea--_gpmswja3v9j">
+      <w:hyperlink w:history="1" r:id="rIdxp4fq3q4q699sv9ook9ko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟可合併房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -665,52 +673,62 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量不會自動加總。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把牆收起來、椅子重排之後，兩間各 10 人的房間很少剛好變成
 20 人的房間。請填這個空間實際坐得下的人數，因為那正是使用者拿來篩選的數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，讓它出現在正確的樓層。它不會有平面圖上的圖釘：實際上是三間房間的
-空間沒有單一位置可放，而組成它的房間本來就已經畫在那裡了。</w:t>
+        <w:t xml:space="preserve"> 選擇正確樓層。Classic 使用組成房間，而不是合併房間的單一座標點。Map 2.0 可透過</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdf8xdg6jtmgaha9e9vvdp4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指派合併房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">將合併資源連至合併房間群組。獨立房間物件使用自己的資源，合併群組使用合併資源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">附屬設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、預約政策和營業時間也都在這裡設定，而且沒有一項來自組成的
@@ -1487,51 +1505,51 @@
       <w:r>
         <w:t xml:space="preserve"> 如果你只是想讓大家一起找到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">三樓的房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有投影機的房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是類別和附屬設備的工作——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5aurfcseopfmhe0wbzfqu">
+      <w:hyperlink w:history="1" r:id="rIdahsbr8jkweuqidxanoeiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定大家用來篩選的類別與附屬設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 合併房間是為了真正能整體預約的空間而存在的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有開關可以切換。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個功能就是這個頁面；沒有任何合併房間的租戶，
@@ -1973,51 +1991,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwc06kpwu1cpczrnfmav80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdel6r3ea--_gpmswja3v9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId5aurfcseopfmhe0wbzfqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc94eea325d10aed386ded2b3874ab0713ac3d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ae90173ee72e4ef10c5f17c3e5a2f062f5d81a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97c0054bdc2c976d6b10d40485768bdaf81f894d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a143be36e18cdcb460091ea268d6f3ffd6ccc6c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/853a80f034dab49f47cc6005930b835c9081c5de.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b75136ee756c9303fffe9c71f271fa395c70cf4e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf7c2eca2d678a5dc1ee9fbb8675eee273cc8031.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72728ee5f824e969104284c8dafe10643871b2ad.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8dc223ab4c8a025825a4887d3342bef87eca365.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlohf7vlzi07_pan5ovjoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdxp4fq3q4q699sv9ook9ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdf8xdg6jtmgaha9e9vvdp4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdahsbr8jkweuqidxanoeiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a3893036a2cffe9b5b295476b10c50c1ccc0e3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd9e6e056c68083695ab238fa69f6a16e6dde1fd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/818aa2df4f9a470184a9836bd32f99bf6c5debcb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2ac3f74f94c05954abd6004b9afd669aeda9f74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fe8955c014f6425c959a83c5466b1923928fff6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b868db215641a277af503d921c8203de558180a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05fc228dbf509f0141a690667e7f793c3d1cb4ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c28efdfa6cd5ea656b5ec4da49425a00c3a8982a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8fa92681af1c636803466efc8f8f5c7315b89a1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>將兩間房間合併為一間可預約的房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>