--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkgdytl_xegbopfwtomdwv">
+      <w:hyperlink w:history="1" r:id="rIdrv9edoiu__qpmgunchk3p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃一眼共用樓層的人，只想知道一件事：哪一場是可以打斷的會議，哪一場是客戶正在樓上。
 在每個區塊都同一種顏色的日曆上，唯一的辦法就是逐一打開它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -153,51 +153,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定前。這裡沒有任何東西說明哪一場是什麼會議。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">給每個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">自己的顏色，一次就能解決；而且這是唯一傳達得到同事眼裡的顏色設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavaqkzfl4kzx5kxlg8tlx">
+      <w:hyperlink w:history="1" r:id="rId6r7drk6v9_eueyztjajrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定預約在日曆上長什麼樣的三件事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要預約管理權限，而且預約目的必須已經存在 — 還不是預約目的的東西沒辦法上色。
@@ -282,51 +282,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的清單。這裡每一列都可以擁有自己的卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果清單是空的，請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdo5fewyuckw4qfd417if">
+      <w:hyperlink w:history="1" r:id="rId6llfbnwe-dyjbox4uxtl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約目的會改變什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始 —
 沒有預約目的時，你接下來要用的區段沒有東西可以提供，它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕會一直是灰的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -794,51 +794,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">換掉表格的預約目的，只提供那張表格的欄位:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當預約目的整個換掉預約表格時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的提示會顯示為來自「表格名稱」，
 而且只提供那張表格的自訂欄位。這個目的的預約是用那張表格填的，
 其他欄位再怎麼樣也只能印出空行。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlma76rssc8fqgtardo3y-">
+      <w:hyperlink w:history="1" r:id="rIdjbqhkjgwx8qibzjmsn4eq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint-zh-hant" descr="換掉預約表格的目的會明說，而且只提供那張表格的欄位。" title="換掉預約表格的目的會明說，而且只提供那張表格的欄位。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1263,51 +1263,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 刻意不開放設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位清單本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩個畫面上的每一個欄位都列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3u4t6ebbzfr8h2fgt5mi">
+      <w:hyperlink w:history="1" r:id="rIdskwreqzq4qzuf9vkovdyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">界面自訂設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1732,51 +1732,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkgdytl_xegbopfwtomdwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdavaqkzfl4kzx5kxlg8tlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdbdo5fewyuckw4qfd417if" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdlma76rssc8fqgtardo3y-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIda3u4t6ebbzfr8h2fgt5mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ec3b32283b2238cbbfea5bbb27485b94b30cd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74e8cf11c06809a2fbb4dab306322b102798b23d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4382505241bbc5a37f441867ab839b0959f255fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f95e68d47483e360c6d199657f03978a2d091dac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08fa3da5d717e9c6d96a14f61d7b11cfd3cf1aa3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b40dba9933b97e8b1c836e9ad64ea6e74bdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0b8c495e40ad1752644221ee6d68e578b9d8ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96d54dbe9c41eec60d1e5e0d100f302387ae2849.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0677de068ae3f643efd67e3cf870799152322f52.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrv9edoiu__qpmgunchk3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId6r7drk6v9_eueyztjajrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rId6llfbnwe-dyjbox4uxtl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdjbqhkjgwx8qibzjmsn4eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdskwreqzq4qzuf9vkovdyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ec3b32283b2238cbbfea5bbb27485b94b30cd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74e8cf11c06809a2fbb4dab306322b102798b23d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4382505241bbc5a37f441867ab839b0959f255fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f95e68d47483e360c6d199657f03978a2d091dac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08fa3da5d717e9c6d96a14f61d7b11cfd3cf1aa3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b40dba9933b97e8b1c836e9ad64ea6e74bdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0b8c495e40ad1752644221ee6d68e578b9d8ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96d54dbe9c41eec60d1e5e0d100f302387ae2849.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0677de068ae3f643efd67e3cf870799152322f52.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>依預約目的為日曆分色</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>