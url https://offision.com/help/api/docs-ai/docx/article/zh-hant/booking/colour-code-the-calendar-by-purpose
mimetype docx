--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrv9edoiu__qpmgunchk3p">
+      <w:hyperlink w:history="1" r:id="rIddsac9vqdm8sxljm3khysu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃一眼共用樓層的人，只想知道一件事：哪一場是可以打斷的會議，哪一場是客戶正在樓上。
 在每個區塊都同一種顏色的日曆上，唯一的辦法就是逐一打開它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -153,51 +153,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">設定前。這裡沒有任何東西說明哪一場是什麼會議。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">給每個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">自己的顏色，一次就能解決；而且這是唯一傳達得到同事眼裡的顏色設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6r7drk6v9_eueyztjajrc">
+      <w:hyperlink w:history="1" r:id="rIdkv1vxopahotgbjprppsc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定預約在日曆上長什麼樣的三件事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要預約管理權限，而且預約目的必須已經存在 — 還不是預約目的的東西沒辦法上色。
@@ -282,51 +282,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的清單。這裡每一列都可以擁有自己的卡片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果清單是空的，請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6llfbnwe-dyjbox4uxtl8">
+      <w:hyperlink w:history="1" r:id="rIdagdwntxe4enge0flnzygm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約目的會改變什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始 —
 沒有預約目的時，你接下來要用的區段沒有東西可以提供，它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕會一直是灰的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -794,51 +794,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">換掉表格的預約目的，只提供那張表格的欄位:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當預約目的整個換掉預約表格時，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的提示會顯示為來自「表格名稱」，
 而且只提供那張表格的自訂欄位。這個目的的預約是用那張表格填的，
 其他欄位再怎麼樣也只能印出空行。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjbqhkjgwx8qibzjmsn4eq">
+      <w:hyperlink w:history="1" r:id="rIdghlqvcqdyem5zeoaojibr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint-zh-hant" descr="換掉預約表格的目的會明說，而且只提供那張表格的欄位。" title="換掉預約表格的目的會明說，而且只提供那張表格的欄位。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1263,51 +1263,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 刻意不開放設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">欄位清單本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 兩個畫面上的每一個欄位都列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskwreqzq4qzuf9vkovdyz">
+      <w:hyperlink w:history="1" r:id="rIdhp104zvyte1p64rciqgmy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">界面自訂設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1732,51 +1732,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrv9edoiu__qpmgunchk3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rId6r7drk6v9_eueyztjajrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rId6llfbnwe-dyjbox4uxtl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdjbqhkjgwx8qibzjmsn4eq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdskwreqzq4qzuf9vkovdyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ec3b32283b2238cbbfea5bbb27485b94b30cd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74e8cf11c06809a2fbb4dab306322b102798b23d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4382505241bbc5a37f441867ab839b0959f255fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f95e68d47483e360c6d199657f03978a2d091dac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08fa3da5d717e9c6d96a14f61d7b11cfd3cf1aa3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b40dba9933b97e8b1c836e9ad64ea6e74bdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b0b8c495e40ad1752644221ee6d68e578b9d8ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96d54dbe9c41eec60d1e5e0d100f302387ae2849.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0677de068ae3f643efd67e3cf870799152322f52.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsac9vqdm8sxljm3khysu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdkv1vxopahotgbjprppsc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdagdwntxe4enge0flnzygm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdghlqvcqdyem5zeoaojibr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdhp104zvyte1p64rciqgmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b637bea88462ceeec64c8bdd30738d3a7f67f8c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1772aefc10cfe9a3254ed9853bbc3acedbd5db86.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d407b2cfabdc3bd8b07b22092b074b0984ca871.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/049f1a0f1a8f558efa614627980708e82fd7db60.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ed4893a405210d08dc0306e62c787326dc2a9c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fed9c3949a75bf98bbe1bb9f8b88529c58c7285.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fbdd375834debbf3058f83ea685bbd2479f6903.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f846937a292289e1fa34d9baad87fcca4056a83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1f9dac02dac6030dfaa0beea4735d644c3144c0.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>依預約目的為日曆分色</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>