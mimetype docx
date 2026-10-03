--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在公眾假期讓辦公室休息</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">假期屬於預約時間帶,而且會讓整天休息,無論每週時間表為那一天畫了什麼。 您可以同步某個國家的公共日曆、匯入 .ics 檔案,或手動加入日期 — 也要知道這三者當中哪些能在每週同步後保留下來。</w:t>
+        <w:t xml:space="preserve">假期屬於預約時間帶,而且會讓整天休息,無論每週時間表為那一天畫了什麼。您可以同步某個國家的公共日曆、匯入 .ics 檔案,或手動加入日期 — 也要知道這三者當中哪些能在每週同步後保留下來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjzq0n_oanx5fc3umb3fv">
+      <w:hyperlink w:history="1" r:id="rIdusd6dha5d1fjrtnuixrl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4695825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day-zh-hant" descr="假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。" title="假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要先建立預約時間帶並套用到會議室。如果還沒有建立,請先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfj-ilh1o6vq-jbe2wj1ku">
+      <w:hyperlink w:history="1" r:id="rIdssnsayemhrxv1gk-o76jv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟假期頁面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1068,51 +1068,51 @@
         </w:rPr>
         <w:t xml:space="preserve">允許在營業時間外預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 否則假期不會擋下任何東西 — 這和讓每週時間表生效是完全相同的組合。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩個設定要一起才有作用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果仍然允許營業時間外預約,假期只會改變門邊面板的顯示,會議室仍然可以預約。
 設定方法在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0rz6qezt7mhdvngkewmut">
+      <w:hyperlink w:history="1" r:id="rId-lvck7tihq4o47tqxikji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內的步驟 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">試著在您剛加入的假期預約該時間帶底下的會議室。預約應該會被拒絕,並顯示
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">。假期屬於單一個時間帶。到訪時間、服務時間和工作時間是各自
 獨立的時間帶,各有自己的假期清單,也各在自己的畫面上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議時段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。建議只是按星期幾提供的提示,假期當天一樣會顯示,被拒絕的只有
 真正的預約。固定時段則會遵守假期 — 休息的日子完全不會提供時段,請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddecjmfsxpvc1oidtdgpis">
+      <w:hyperlink w:history="1" r:id="rIdzigace7h0gskv6wicfq6v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1698,51 +1698,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddjzq0n_oanx5fc3umb3fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdfj-ilh1o6vq-jbe2wj1ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId0rz6qezt7mhdvngkewmut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIddecjmfsxpvc1oidtdgpis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aac9deca0c55ea80d57628bae29da3d4a7d026ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28aeccd3c4b289db572bf7d7cd241e8286d6b51f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49d983375348c5f85f0ad8fda69118eb3742bf95.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efb3962eb9096fa36637c3039a15d93e09af618d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a59f4567b5751dd4587f3fcae6b3440f53372d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5144cb7c521de57f4df49b5dfafe1c18e172187.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdusd6dha5d1fjrtnuixrl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdssnsayemhrxv1gk-o76jv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId-lvck7tihq4o47tqxikji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdzigace7h0gskv6wicfq6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aac9deca0c55ea80d57628bae29da3d4a7d026ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28aeccd3c4b289db572bf7d7cd241e8286d6b51f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49d983375348c5f85f0ad8fda69118eb3742bf95.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efb3962eb9096fa36637c3039a15d93e09af618d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a59f4567b5751dd4587f3fcae6b3440f53372d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5144cb7c521de57f4df49b5dfafe1c18e172187.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在公眾假期讓辦公室休息</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>