--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusd6dha5d1fjrtnuixrl2">
+      <w:hyperlink w:history="1" r:id="rId2gdbukveoch7brmbuctcm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4695825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day-zh-hant" descr="假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。" title="假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">假期會讓整天休息。每週時間表為那個星期幾畫的時段完全不適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 您需要先建立預約時間帶並套用到會議室。如果還沒有建立,請先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssnsayemhrxv1gk-o76jv">
+      <w:hyperlink w:history="1" r:id="rIdv_btto3ko9v9jgwffe25u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟假期頁面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1068,51 +1068,51 @@
         </w:rPr>
         <w:t xml:space="preserve">允許在營業時間外預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 否則假期不會擋下任何東西 — 這和讓每週時間表生效是完全相同的組合。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩個設定要一起才有作用:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果仍然允許營業時間外預約,假期只會改變門邊面板的顯示,會議室仍然可以預約。
 設定方法在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lvck7tihq4o47tqxikji">
+      <w:hyperlink w:history="1" r:id="rIdb_-rjpga7xg4sm5ae1qq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內的步驟 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">試著在您剛加入的假期預約該時間帶底下的會議室。預約應該會被拒絕,並顯示
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">。假期屬於單一個時間帶。到訪時間、服務時間和工作時間是各自
 獨立的時間帶,各有自己的假期清單,也各在自己的畫面上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議時段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。建議只是按星期幾提供的提示,假期當天一樣會顯示,被拒絕的只有
 真正的預約。固定時段則會遵守假期 — 休息的日子完全不會提供時段,請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzigace7h0gskv6wicfq6v">
+      <w:hyperlink w:history="1" r:id="rIdvic94e97qi4filkhv8pkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1698,51 +1698,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdusd6dha5d1fjrtnuixrl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdssnsayemhrxv1gk-o76jv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId-lvck7tihq4o47tqxikji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdzigace7h0gskv6wicfq6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aac9deca0c55ea80d57628bae29da3d4a7d026ea.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28aeccd3c4b289db572bf7d7cd241e8286d6b51f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49d983375348c5f85f0ad8fda69118eb3742bf95.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efb3962eb9096fa36637c3039a15d93e09af618d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a59f4567b5751dd4587f3fcae6b3440f53372d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5144cb7c521de57f4df49b5dfafe1c18e172187.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2gdbukveoch7brmbuctcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdv_btto3ko9v9jgwffe25u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdb_-rjpga7xg4sm5ae1qq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdvic94e97qi4filkhv8pkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fc04c1d809c00a775d8085d7aa722e3883a1f94.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f80f761be0df3230c0fc52a1abf20890c2ca0480.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/093c0cfcd5e6637c897bba2b8a626ce158341116.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a19a83e5c5a00583432d0259bd19735af3e190ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/142897af2de468fdb30b674cb66fa2c09e5bdfbb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac54abd45f0cb27c37a9a4f5e665c6ed910313e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在公眾假期讓辦公室休息</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>