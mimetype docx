--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,125 +26,125 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇要寄出哪些預約電郵</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">同一頁上的六個開關，決定一筆預約會不會寄信給任何人、日曆邀請會不會隨行，以及 還有誰會被通知。全部都在預約規則上，所以它們作用於一類空間，而不是單一會議室。</w:t>
+        <w:t xml:space="preserve">同一頁上的六個開關，決定一筆預約會不會寄信給任何人、日曆邀請會不會隨行，以及還有誰會被通知。全部都在預約規則上，所以它們作用於一類空間，而不是單一會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsl_cuanu_ezzs7a3wxi0">
+      <w:hyperlink w:history="1" r:id="rIdz90i3pd4xykc-87hotoc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這些開關位於 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上，而一條規則會被所有指向它的資源共用。會議室樓層與
 辦公桌樓層對下面大部分問題的答案剛好相反，所以請先給它們各自一條規則，而不是用
 同一條去遷就兩邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先弄清楚每封電郵是什麼、寄給誰 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bfjwksoumyusdsxghed_">
+      <w:hyperlink w:history="1" r:id="rIdcbca6pzslubgool00hr96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">有人預約時 Offision 會寄出的電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟規則並找到電郵區塊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟 </w:t>
@@ -361,51 +361,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預設是開的，會在有人作出決定後寄出 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約已批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約被拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它只有在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxc_3i57hfvjqapgfkq79a">
+      <w:hyperlink w:history="1" r:id="rId3nxqoyp5zqlq6gtu2fsgx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">需要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的規則上才有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">唯一該關掉它的理由：當會議室是連接的信箱時，會議室自己的日曆回覆已經把結果告訴
 主辦人了，兩封說同一件事的信比一封更糟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -423,51 +423,51 @@
         </w:rPr>
         <w:t xml:space="preserve">預約辦公桌或設備時在電子郵件中附加 .ics 數據</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是整條規則裡唯一在標籤中點名
 資源類型的開關，因為它對其他類型都不適用 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室的預約一定附帶日曆邀請，這個設定不會改變它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若同事會圍繞一張辦公桌安排一整週，就保持開啟；若他們每天早上臨時取一張，就關掉，
 因為一個月的辦公桌預約變成日曆行程會把其他事都埋掉。辦公桌樓層的完整設定見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppmggmytvzeqgi9hjh5j0">
+      <w:hyperlink w:history="1" r:id="rIdo8ppgo8up3tmxynbeam2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch-zh-hant" descr=".ics 開關點名辦公桌與設備，因為會議室從不受它影響。" title=".ics 開關點名辦公桌與設備，因為會議室從不受它影響。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -648,51 +648,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 決定暫停服務要通知到什麼程度</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下，三個開關決定當資源被
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzezf4iz_652_ymxpsbjws">
+      <w:hyperlink w:history="1" r:id="rId20pge_waoueq8uu8zgfle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">暫停服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，是否寄信給已經預約的人 — 分別是
 暫停時段被 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建立</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -859,208 +859,219 @@
       <w:r>
         <w:t xml:space="preserve">步驟 5 中指定的人也應該各自收到一封。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消該預約，確認取消通知同樣寄達 — 這一半最常被忘記測試。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若日曆邀請沒有以附件形式出現，在大多數網站上這是預期之內，並非故障：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2dhaokl3uk4cntcxztsl">
+      <w:hyperlink w:history="1" r:id="rIdqictzpg9wjgetb9z-rg0k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請通常不是一個檔案</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">信裡寫什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主旨與內文是整個網站設定一次的，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9r86rmf_vwnhnufh9qp2b">
+      <w:hyperlink w:history="1" r:id="rIdckqp12mupeulibidqj5_9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改 Offision 電郵的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提醒郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約開始前、或因缺席即將被釋放時寄出的信，是在預約設定頁上切換
-的，作用於整個網站而不是某一條規則。</w:t>
+的，作用於整個網站而不是某一條規則 — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdymys97jsqmfy9w_4jiqxw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">提醒</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核請求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 請批核人作出決定的那封信屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkxyav52hdp1yybgfq98-y">
+      <w:hyperlink w:history="1" r:id="rIdbxcjwivih1rw8dfruqraj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；這一頁上只有結果通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預報郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給管理層的定期摘要是獨立的訂閱 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhwtycpkboqfiznpqvaxx">
+      <w:hyperlink w:history="1" r:id="rId4bsvqg_4xee__qbjppwr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">定期把即將到來的預約寄給管理層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">信件能否寄得出去。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件者，以及邀請是否以檔案形式抵達，由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabhradjuzfsidhmlwdx7u">
+      <w:hyperlink w:history="1" r:id="rIdsendggec6cnmj6jnvp-wp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1485,51 +1496,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlsl_cuanu_ezzs7a3wxi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rId9bfjwksoumyusdsxghed_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdxc_3i57hfvjqapgfkq79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdppmggmytvzeqgi9hjh5j0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdzezf4iz_652_ymxpsbjws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdj2dhaokl3uk4cntcxztsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId9r86rmf_vwnhnufh9qp2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdkxyav52hdp1yybgfq98-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdvhwtycpkboqfiznpqvaxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdabhradjuzfsidhmlwdx7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6e96bb8c34b6de7f08c73ae066d87d80266559f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f62a0cf87ae68c2363be5caa951c35a9f4a07d5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08d23bd1e0f28ebdc54ce6298f10e1d192b17622.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f40ec785e454e57cc64cc7fbe718b9d61b38a40a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz90i3pd4xykc-87hotoc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdcbca6pzslubgool00hr96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId3nxqoyp5zqlq6gtu2fsgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdo8ppgo8up3tmxynbeam2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId20pge_waoueq8uu8zgfle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqictzpg9wjgetb9z-rg0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdckqp12mupeulibidqj5_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdymys97jsqmfy9w_4jiqxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdbxcjwivih1rw8dfruqraj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId4bsvqg_4xee__qbjppwr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdsendggec6cnmj6jnvp-wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f682576595edcb0261b9495f1a876cbf5749314.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf67d9110641ffb311595171b558d93dcdcfad16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba12b85b6c4f2b3a8982816db49a0160dd7de4c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89f90e343260f834182fc4adadc2409fc8228ce.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇要寄出哪些預約電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>