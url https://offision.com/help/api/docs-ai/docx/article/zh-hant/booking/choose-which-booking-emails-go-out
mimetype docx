--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz90i3pd4xykc-87hotoc4">
+      <w:hyperlink w:history="1" r:id="rId1zka0q0szflb65v_vylu5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這些開關位於 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上，而一條規則會被所有指向它的資源共用。會議室樓層與
 辦公桌樓層對下面大部分問題的答案剛好相反，所以請先給它們各自一條規則，而不是用
 同一條去遷就兩邊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先弄清楚每封電郵是什麼、寄給誰 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbca6pzslubgool00hr96">
+      <w:hyperlink w:history="1" r:id="rId3mowk7wzdxwvu8duy7dld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">有人預約時 Offision 會寄出的電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟規則並找到電郵區塊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟 </w:t>
@@ -361,51 +361,51 @@
       <w:r>
         <w:t xml:space="preserve"> 預設是開的，會在有人作出決定後寄出 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約已批准</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約被拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它只有在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nxqoyp5zqlq6gtu2fsgx">
+      <w:hyperlink w:history="1" r:id="rId4dwhypjrsuhzljrg4xxey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">需要批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的規則上才有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">唯一該關掉它的理由：當會議室是連接的信箱時，會議室自己的日曆回覆已經把結果告訴
 主辦人了，兩封說同一件事的信比一封更糟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -423,51 +423,51 @@
         </w:rPr>
         <w:t xml:space="preserve">預約辦公桌或設備時在電子郵件中附加 .ics 數據</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是整條規則裡唯一在標籤中點名
 資源類型的開關，因為它對其他類型都不適用 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室的預約一定附帶日曆邀請，這個設定不會改變它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若同事會圍繞一張辦公桌安排一整週，就保持開啟；若他們每天早上臨時取一張，就關掉，
 因為一個月的辦公桌預約變成日曆行程會把其他事都埋掉。辦公桌樓層的完整設定見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8ppgo8up3tmxynbeam2d">
+      <w:hyperlink w:history="1" r:id="rId_y8fqos-gsdfrtbchqfc-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch-zh-hant" descr=".ics 開關點名辦公桌與設備，因為會議室從不受它影響。" title=".ics 開關點名辦公桌與設備，因為會議室從不受它影響。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -648,51 +648,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 決定暫停服務要通知到什麼程度</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">暫停服務通知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下，三個開關決定當資源被
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId20pge_waoueq8uu8zgfle">
+      <w:hyperlink w:history="1" r:id="rIdd3-belesv7fpkutcdzuzn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">暫停服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，是否寄信給已經預約的人 — 分別是
 暫停時段被 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建立</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -859,219 +859,219 @@
       <w:r>
         <w:t xml:space="preserve">步驟 5 中指定的人也應該各自收到一封。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取消該預約，確認取消通知同樣寄達 — 這一半最常被忘記測試。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若日曆邀請沒有以附件形式出現，在大多數網站上這是預期之內，並非故障：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqictzpg9wjgetb9z-rg0k">
+      <w:hyperlink w:history="1" r:id="rIdgkvfzezdhjzpwiovq-gsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請通常不是一個檔案</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">信裡寫什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主旨與內文是整個網站設定一次的，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckqp12mupeulibidqj5_9">
+      <w:hyperlink w:history="1" r:id="rIdn8wzx0-zprytmmxatu0fr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改 Offision 電郵的文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">提醒郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 預約開始前、或因缺席即將被釋放時寄出的信，是在預約設定頁上切換
 的，作用於整個網站而不是某一條規則 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymys97jsqmfy9w_4jiqxw">
+      <w:hyperlink w:history="1" r:id="rIdewpxfvzp0rfy2fv98nhid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">提醒</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批核請求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 請批核人作出決定的那封信屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxcjwivih1rw8dfruqraj">
+      <w:hyperlink w:history="1" r:id="rId5fql1p9wwsf81pzpua-og">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">要求批核</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；這一頁上只有結果通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預報郵件。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 給管理層的定期摘要是獨立的訂閱 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bsvqg_4xee__qbjppwr6">
+      <w:hyperlink w:history="1" r:id="rIdsncywseieil-then33ip7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">定期把即將到來的預約寄給管理層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">信件能否寄得出去。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 寄件者，以及邀請是否以檔案形式抵達，由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsendggec6cnmj6jnvp-wp">
+      <w:hyperlink w:history="1" r:id="rIdtf-lnbk4kgdmtsjgflvsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用自己的地址寄出電郵</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 決定。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1496,51 +1496,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz90i3pd4xykc-87hotoc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdcbca6pzslubgool00hr96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId3nxqoyp5zqlq6gtu2fsgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdo8ppgo8up3tmxynbeam2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId20pge_waoueq8uu8zgfle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqictzpg9wjgetb9z-rg0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdckqp12mupeulibidqj5_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdymys97jsqmfy9w_4jiqxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdbxcjwivih1rw8dfruqraj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId4bsvqg_4xee__qbjppwr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdsendggec6cnmj6jnvp-wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f682576595edcb0261b9495f1a876cbf5749314.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf67d9110641ffb311595171b558d93dcdcfad16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba12b85b6c4f2b3a8982816db49a0160dd7de4c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c89f90e343260f834182fc4adadc2409fc8228ce.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1zka0q0szflb65v_vylu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rId3mowk7wzdxwvu8duy7dld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId4dwhypjrsuhzljrg4xxey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId_y8fqos-gsdfrtbchqfc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdd3-belesv7fpkutcdzuzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdgkvfzezdhjzpwiovq-gsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdn8wzx0-zprytmmxatu0fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdewpxfvzp0rfy2fv98nhid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId5fql1p9wwsf81pzpua-og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdsncywseieil-then33ip7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdtf-lnbk4kgdmtsjgflvsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c363736a0dca05a42a0f125c41aaa3ad87c33ad.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca07e622a0364a43d742a51437199c6dcdebd352.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4adaafc820759092c0acbe382b6a2bfc448a270.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9539ae5eec143f7424c7538e1bcee8c355a0b62d.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>選擇要寄出哪些預約電郵</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>