--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定資源可以從哪裡預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">三個開關決定哪些介面可以建立預約 — 管理控制台、使用者界面和預約面板 — 以及大家最常 問的三種組合：只能從應用程式預約、只能掃描貼紙預約，以及不讓使用者界面預約。</w:t>
+        <w:t xml:space="preserve">三個開關決定哪些介面可以建立預約 — 管理控制台、使用者界面和預約面板 — 以及大家最常問的三種組合：只能從應用程式預約、只能掃描貼紙預約，以及不讓使用者界面預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaew2tin4adupveuyylnlf">
+      <w:hyperlink w:history="1" r:id="rId7_gjxkniwidonmzinp7wd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一筆預約都來自三個地方之一：管理控制台、使用者界面，或是掛在牆上的預約面板。資源
 接受其中哪幾個，由預約規則決定。這也是一整組聽起來不同、其實是同一個問題的答案 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -542,51 +542,51 @@
         <w:t xml:space="preserve">關閉在每一列的意思並不相同。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉管理控制台或使用者界面，資源會從那個介面上消失 —
 是不出現在清單裡，而不是變成灰色。關掉面板，資源仍然留在面板畫面上，等到有人要取用時
 才被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「跳過預約面板中的用戶驗證」不是第四條途徑:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它位在面板開關底下，看起來像一道鎖，但它只決定面板在建立預約前會不會詢問預約人是誰，
 從來不會限制途徑。這個頁面上的每個欄位都收錄在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwswqwkqcccww-ld5vc5dz">
+      <w:hyperlink w:history="1" r:id="rIdepvb3olzysoxdc22v95wc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 只能從應用程式預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關掉 </w:t>
@@ -955,51 +955,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS 幫不上這個忙:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要 GPS 簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 適用於從應用程式簽到、退房和延長預約。建立預約時並不會參考它，
 所以它擋不住遠端掃描把辦公桌取走。真正擋得住的是 IP 限制 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2umr3aflmh-p5lqdkzvra">
+      <w:hyperlink w:history="1" r:id="rIdg2bj4jc3jtlytafy49mda">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">另外，僅限現場預約並不會讓資源在所有畫面上消失。它會從預約表單中消失，但仍然留在資源
 日曆上，帶著 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅限現場預約</w:t>
@@ -1289,147 +1289,147 @@
       <w:r>
         <w:t xml:space="preserve"> 那是設定在資源上的團隊空間 — 途徑開關決定的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">從哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 永遠不是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmsaw456frljhdvcusfv6">
+      <w:hyperlink w:history="1" r:id="rIdbt8ksz5aoaj6kbvjwllnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約本身是否合乎規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 可預約範圍、時長、全日、重複、營業時間。這些屬於規則的
 其他部分：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwk2ndf-hrxunipg5tsvb">
+      <w:hyperlink w:history="1" r:id="rId1ed8zaz1g3ued18eyy31j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 對一筆已經存在的預約掃描簽到並不是預約，這裡的開關都碰不到它。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwc77exra2gpfmxvvv-qf">
+      <w:hyperlink w:history="1" r:id="rId57ygvu5s8ufg4gucferaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙本身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 列印、張貼，以及重新產生已被拍照的碼：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_6yfzlytfw9ly-rm9jy0z">
+      <w:hyperlink w:history="1" r:id="rIdfglh58ib4p2eoaooxzwu_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1885,51 +1885,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaew2tin4adupveuyylnlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdwswqwkqcccww-ld5vc5dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId2umr3aflmh-p5lqdkzvra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdtmsaw456frljhdvcusfv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdjwk2ndf-hrxunipg5tsvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjwc77exra2gpfmxvvv-qf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId_6yfzlytfw9ly-rm9jy0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3cb72ee461ef6ebb92a60e0ec11a907c9ca9cb0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad21ff4675a5e771ee40705047bf374f935d44a7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b17d20b9b318241d5fee7b9387c00a9369b54a2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_gjxkniwidonmzinp7wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdepvb3olzysoxdc22v95wc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdg2bj4jc3jtlytafy49mda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdbt8ksz5aoaj6kbvjwllnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1ed8zaz1g3ued18eyy31j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId57ygvu5s8ufg4gucferaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdfglh58ib4p2eoaooxzwu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/887225b62a1e56ad7dbe55075b7d5ccb5026efb5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/683596f88bf136fab4f56956b3b3896c44b20b3e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6195deda8937c3d92864220a7653d822b89474a4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定資源可以從哪裡預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>