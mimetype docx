--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7_gjxkniwidonmzinp7wd">
+      <w:hyperlink w:history="1" r:id="rIdarh8jw6rnhhuz7tcpa9tn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一筆預約都來自三個地方之一：管理控制台、使用者界面，或是掛在牆上的預約面板。資源
 接受其中哪幾個，由預約規則決定。這也是一整組聽起來不同、其實是同一個問題的答案 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -542,51 +542,51 @@
         <w:t xml:space="preserve">關閉在每一列的意思並不相同。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉管理控制台或使用者界面，資源會從那個介面上消失 —
 是不出現在清單裡，而不是變成灰色。關掉面板，資源仍然留在面板畫面上，等到有人要取用時
 才被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「跳過預約面板中的用戶驗證」不是第四條途徑:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它位在面板開關底下，看起來像一道鎖，但它只決定面板在建立預約前會不會詢問預約人是誰，
 從來不會限制途徑。這個頁面上的每個欄位都收錄在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepvb3olzysoxdc22v95wc">
+      <w:hyperlink w:history="1" r:id="rIdbmd6mmfxm1v5blhgu9kao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 只能從應用程式預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關掉 </w:t>
@@ -955,51 +955,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS 幫不上這個忙:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要 GPS 簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 適用於從應用程式簽到、退房和延長預約。建立預約時並不會參考它，
 所以它擋不住遠端掃描把辦公桌取走。真正擋得住的是 IP 限制 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2bj4jc3jtlytafy49mda">
+      <w:hyperlink w:history="1" r:id="rId-cxcpxz6abwim32q8xqvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">另外，僅限現場預約並不會讓資源在所有畫面上消失。它會從預約表單中消失，但仍然留在資源
 日曆上，帶著 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅限現場預約</w:t>
@@ -1289,147 +1289,147 @@
       <w:r>
         <w:t xml:space="preserve"> 那是設定在資源上的團隊空間 — 途徑開關決定的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">從哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 永遠不是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt8ksz5aoaj6kbvjwllnu">
+      <w:hyperlink w:history="1" r:id="rIdpfdeexzcwufeyybzhjatw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約本身是否合乎規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 可預約範圍、時長、全日、重複、營業時間。這些屬於規則的
 其他部分：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ed8zaz1g3ued18eyy31j">
+      <w:hyperlink w:history="1" r:id="rId3umjzbufchxwpwxn5dwwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 對一筆已經存在的預約掃描簽到並不是預約，這裡的開關都碰不到它。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId57ygvu5s8ufg4gucferaz">
+      <w:hyperlink w:history="1" r:id="rIdvuys1hsp2voqjgee7rpuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙本身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 列印、張貼，以及重新產生已被拍照的碼：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfglh58ib4p2eoaooxzwu_">
+      <w:hyperlink w:history="1" r:id="rId_hmwoortryxhza8fdylhj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1885,51 +1885,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_gjxkniwidonmzinp7wd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdepvb3olzysoxdc22v95wc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdg2bj4jc3jtlytafy49mda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdbt8ksz5aoaj6kbvjwllnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId1ed8zaz1g3ued18eyy31j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId57ygvu5s8ufg4gucferaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdfglh58ib4p2eoaooxzwu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/887225b62a1e56ad7dbe55075b7d5ccb5026efb5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/683596f88bf136fab4f56956b3b3896c44b20b3e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6195deda8937c3d92864220a7653d822b89474a4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdarh8jw6rnhhuz7tcpa9tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdbmd6mmfxm1v5blhgu9kao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId-cxcpxz6abwim32q8xqvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdpfdeexzcwufeyybzhjatw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId3umjzbufchxwpwxn5dwwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvuys1hsp2voqjgee7rpuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId_hmwoortryxhza8fdylhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f7325a37ea97b4b73402842c905b5d31eaa59f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/998d7bf5be26acc15faeb7626e4fd23569c95ccc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7adde89c4588a755cb9ecf8ba8eb0fed04fe1e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定資源可以從哪裡預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>