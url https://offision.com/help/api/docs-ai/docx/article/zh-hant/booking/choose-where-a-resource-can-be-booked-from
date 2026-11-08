--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarh8jw6rnhhuz7tcpa9tn">
+      <w:hyperlink w:history="1" r:id="rIds69xungv45ktyxfksm6q0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一筆預約都來自三個地方之一：管理控制台、使用者界面，或是掛在牆上的預約面板。資源
 接受其中哪幾個，由預約規則決定。這也是一整組聽起來不同、其實是同一個問題的答案 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -542,51 +542,51 @@
         <w:t xml:space="preserve">關閉在每一列的意思並不相同。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 關掉管理控制台或使用者界面，資源會從那個介面上消失 —
 是不出現在清單裡，而不是變成灰色。關掉面板，資源仍然留在面板畫面上，等到有人要取用時
 才被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「跳過預約面板中的用戶驗證」不是第四條途徑:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 它位在面板開關底下，看起來像一道鎖，但它只決定面板在建立預約前會不會詢問預約人是誰，
 從來不會限制途徑。這個頁面上的每個欄位都收錄在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmd6mmfxm1v5blhgu9kao">
+      <w:hyperlink w:history="1" r:id="rIdrso1phgm1y1bjkycevnyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 只能從應用程式預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">關掉 </w:t>
@@ -955,51 +955,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS 幫不上這個忙:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要 GPS 簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 適用於從應用程式簽到、退房和延長預約。建立預約時並不會參考它，
 所以它擋不住遠端掃描把辦公桌取走。真正擋得住的是 IP 限制 — 請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-cxcpxz6abwim32q8xqvc">
+      <w:hyperlink w:history="1" r:id="rId0xyp6hgzkko5e53ymtji7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及證明你人在現場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">另外，僅限現場預約並不會讓資源在所有畫面上消失。它會從預約表單中消失，但仍然留在資源
 日曆上，帶著 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅限現場預約</w:t>
@@ -1289,147 +1289,147 @@
       <w:r>
         <w:t xml:space="preserve"> 那是設定在資源上的團隊空間 — 途徑開關決定的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">從哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 永遠不是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">由誰</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfdeexzcwufeyybzhjatw">
+      <w:hyperlink w:history="1" r:id="rId4225h9l8yb7t1i7uathtz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約本身是否合乎規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 可預約範圍、時長、全日、重複、營業時間。這些屬於規則的
 其他部分：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3umjzbufchxwpwxn5dwwv">
+      <w:hyperlink w:history="1" r:id="rId5pv2pzwbchu9lpzlmgi44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 對一筆已經存在的預約掃描簽到並不是預約，這裡的開關都碰不到它。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvuys1hsp2voqjgee7rpuq">
+      <w:hyperlink w:history="1" r:id="rIdavti50h_sne36xydidldg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙本身</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 列印、張貼，以及重新產生已被拍照的碼：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_hmwoortryxhza8fdylhj">
+      <w:hyperlink w:history="1" r:id="rId1ccbznvapi2gp1ascsy6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1885,51 +1885,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdarh8jw6rnhhuz7tcpa9tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdbmd6mmfxm1v5blhgu9kao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId-cxcpxz6abwim32q8xqvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdpfdeexzcwufeyybzhjatw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId3umjzbufchxwpwxn5dwwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvuys1hsp2voqjgee7rpuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId_hmwoortryxhza8fdylhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f7325a37ea97b4b73402842c905b5d31eaa59f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/998d7bf5be26acc15faeb7626e4fd23569c95ccc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7adde89c4588a755cb9ecf8ba8eb0fed04fe1e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds69xungv45ktyxfksm6q0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdrso1phgm1y1bjkycevnyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0xyp6hgzkko5e53ymtji7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId4225h9l8yb7t1i7uathtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId5pv2pzwbchu9lpzlmgi44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdavti50h_sne36xydidldg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId1ccbznvapi2gp1ascsy6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f7325a37ea97b4b73402842c905b5d31eaa59f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/998d7bf5be26acc15faeb7626e4fd23569c95ccc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af7adde89c4588a755cb9ecf8ba8eb0fed04fe1e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定資源可以從哪裡預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>