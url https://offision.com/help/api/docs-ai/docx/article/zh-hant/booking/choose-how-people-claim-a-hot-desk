--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">取用一張辦公桌有五種方式 — 手機應用程式加 GPS、印刷貼紙、辦公桌互動機、電子紙標籤、 桌面面板。由便宜排到貴，比較購置成本、日常維護、各自能給你什麼，以及真正擋得住在家 簽到的是什麼。</w:t>
+        <w:t xml:space="preserve">取用一張辦公桌有五種方式 — 手機應用程式加 GPS、印刷貼紙、辦公桌互動機、電子紙標籤、桌面面板。由便宜排到貴，比較購置成本、日常維護、各自能給你什麼，以及真正擋得住在家簽到的是什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkyjjp3klvaigvc6f2j2j4">
+      <w:hyperlink w:history="1" r:id="rIdnwea5ireov6b1sbaoxu8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一層共享辦公桌能運作，是因為沒有人坐的桌子會回到可預約的名單裡。下面每一種方式都做得到
 這件事，最後都寫進同一筆預約記錄，也都遵守同一套規則。它們不同的地方在於：你要買什麼、
 之後要照顧什麼，以及一次簽到到底證明了什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -676,51 +676,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">桌上什麼都沒有：介面就是大家本來就帶著的那支手機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌上什麼都不用放，什麼都不用買，第一天就能用 — 大家用本來就有的應用程式預約和簽到。
 它的定位檢查能做到什麼程度，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6aqo1ndq-98vxvqfcw1ah">
+      <w:hyperlink w:history="1" r:id="rIdyeavd3c32opnbn62n8zgh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及怎麼證明人真的在場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 什麼都不用買; 第一天就能用; 有自己的定位檢查. Cons: 空桌和被佔的桌看起來一樣; 沒有手機就什麼都看不到.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印刷貼紙</w:t>
@@ -775,51 +775,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一張貼紙和一台印表機。這就是產品的全部，而應用程式做得到的它都做得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一張貼紙就是那張桌的整個預約介面 — 取用、確認、加時間、交還，成本只是一張標籤。
 樓層上不需要電、不需要網路、不需要電池，唯一要做的是桌子改名時重印一張。怎麼做在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId62mofw5dazfxes1qjevkg">
+      <w:hyperlink w:history="1" r:id="rIdxveqn46-4b5w3vyjm66cj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一張標籤和一台印表機; 不用電、不用網路、不用電池; 可以取用、延長、交還. Cons: 代碼永遠不變，要靠 GPS 或固定 IP 補上; 看桌子看不出任何事; 桌子改名要重印.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌互動機</w:t>
@@ -895,51 +895,51 @@
         <w:t xml:space="preserve">在人進來的地方立一台螢幕，服務整個區域 — 也就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工位預約互動機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個面板設定。
 在上面證明一次身份、挑出自己的預約，再從樓層圖看到位置，回答的正是共享辦公桌最常見的
 問題：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">我到底訂了哪一張桌？</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 四十張桌只要一台，這就是它是本頁最便宜硬體的原因，設定
 方式和其他面板一樣 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0ej5ubrz5s2gfkpihyrv">
+      <w:hyperlink w:history="1" r:id="rIdmj5pmvxtqxzwxalj00sk_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一台服務整個區域; 在樓層圖上找得到桌位; 本頁最便宜的硬體. Cons: 證明的是區域不是那張桌; 人要走過去.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子紙標籤</w:t>
@@ -1014,51 +1014,51 @@
       <w:r>
         <w:t xml:space="preserve">它在桌上顯示誰在用、用到幾點，所以從走道就看得出哪張桌是空的。那是貼紙的工作，加上
 貼紙給不了的狀態 — 而且它顯示的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 代碼，每晚重新產生並重畫上去，所以拍下來
 只值一天，而拍下來的貼紙代碼可以一直用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代價是無線和等待。四十個標籤要三到四台閘道而不是一台，而且畫面要一分鐘左右才會變，
 所以全樓層都在 08:55 到 09:05 之間到班時就會排隊，最後一張桌還顯示著昨天。怎麼估算在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkzc8lhj4ih8xll3j6eai">
+      <w:hyperlink w:history="1" r:id="rId1wfeavyopytqvo3vkajz_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子紙標籤為什麼要一分鐘才會變</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從走道就讀得到狀態; 代碼每天都會換; 不用為桌子拉線. Cons: 要三到四台閘道，不是一台; 畫面約一分鐘才會變; 全部人同時到會排隊; 電池要換.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌面面板</w:t>
@@ -1123,51 +1123,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">裝在桌子本身的亮著的螢幕：從房間另一頭讀得到，也只有站在那裡才碰得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝在桌上的一塊亮著的螢幕：刷卡或輸入密碼就能簽到、延長、交還，完全不用手機。它是唯一
 一種路過的人從遠處就讀得到的選擇，也是唯一一種除了站在那張桌前以外無法完成的選擇 —
 所以當記錄必須站得住腳時，買的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是本頁最貴的一項，而且貴兩次。四十台面板，再加上四十張桌的供電 — 每張桌拉一條
 網路線，或從擴充座取 USB 電，看型號而定，哪一種寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuwxxnoocdoae6ujmcbc1">
+      <w:hyperlink w:history="1" r:id="rIdoxlkv3yzx-gkihte1d2fm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 四十條線路的工程費比四十台面板還貴；改用 Wi-Fi 也只省下網路線，一層四十張桌
 換來的是要多裝無線基地台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從房間另一頭讀得到; 有讀卡機的型號可以刷 NFC 員工卡; 只有站在桌前才能完成; 在要給人看的樓層很體面. Cons: 四十台面板，四十處供電; 拉線比面板還貴; 改用 Wi-Fi 就要增加無線基地台; 韌體，加上四十台要顧.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1666,124 +1666,124 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人需要簽到的方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通過感應器自動簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在有人坐下時把桌子算作已用，人離開時把它放回去，全程不需要任何
 人動手。這是這裡唯一一種把簽到這個動作拿掉、而不是換個地方做的方式，價格也和面板差不多
 — 每張桌都要一個感應器。如果你真正想知道的是「這張桌到底有沒有人用」，也只有它答得
 誠實；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutvgj3tfmjstbx_xxchlo">
+      <w:hyperlink w:history="1" r:id="rIdk-gdpyxvgu3ipqboh7goi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要不要需要簽到、時限多長、對全日預約有效的截止時間、能不能提早交還 —
 不論你買哪一種，設定都是同一批，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpekfsspao1-fytpq4wmci">
+      <w:hyperlink w:history="1" r:id="rIdi6ylbl60qovz6mcoofrjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">互動機或面板用什麼證明身份。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 卡片、密碼、預約碼還是人臉是另一個選擇，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubihvuc3l0iylt0wr8_yx">
+      <w:hyperlink w:history="1" r:id="rIdrpycb7amjmjm8b6fefwgc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2249,51 +2249,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkyjjp3klvaigvc6f2j2j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId6aqo1ndq-98vxvqfcw1ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId62mofw5dazfxes1qjevkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIda0ej5ubrz5s2gfkpihyrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdvkzc8lhj4ih8xll3j6eai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdnuwxxnoocdoae6ujmcbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdutvgj3tfmjstbx_xxchlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdpekfsspao1-fytpq4wmci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdubihvuc3l0iylt0wr8_yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75d2bc8d81dc0970411bf1b54c43d5707383f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58d52a72ccf2ac72dd50dd1fa7713dba2f8593fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwea5ireov6b1sbaoxu8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdyeavd3c32opnbn62n8zgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdxveqn46-4b5w3vyjm66cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdmj5pmvxtqxzwxalj00sk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId1wfeavyopytqvo3vkajz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdoxlkv3yzx-gkihte1d2fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdk-gdpyxvgu3ipqboh7goi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdi6ylbl60qovz6mcoofrjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdrpycb7amjmjm8b6fefwgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75d2bc8d81dc0970411bf1b54c43d5707383f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58d52a72ccf2ac72dd50dd1fa7713dba2f8593fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定人們用哪種方式取用辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>