--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">取用一張辦公桌有五種方式 — 手機應用程式加 GPS、印刷貼紙、辦公桌互動機、電子紙標籤、桌面面板。由便宜排到貴，比較購置成本、日常維護、各自能給你什麼，以及真正擋得住在家簽到的是什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-05</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwea5ireov6b1sbaoxu8m">
+      <w:hyperlink w:history="1" r:id="rIdks1_aonur7ykze1mquxnt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一層共享辦公桌能運作，是因為沒有人坐的桌子會回到可預約的名單裡。下面每一種方式都做得到
 這件事，最後都寫進同一筆預約記錄，也都遵守同一套規則。它們不同的地方在於：你要買什麼、
 之後要照顧什麼，以及一次簽到到底證明了什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -676,51 +676,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">桌上什麼都沒有：介面就是大家本來就帶著的那支手機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌上什麼都不用放，什麼都不用買，第一天就能用 — 大家用本來就有的應用程式預約和簽到。
 它的定位檢查能做到什麼程度，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyeavd3c32opnbn62n8zgh">
+      <w:hyperlink w:history="1" r:id="rIdjuhfos8ldwjotxtflaw_h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及怎麼證明人真的在場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 什麼都不用買; 第一天就能用; 有自己的定位檢查. Cons: 空桌和被佔的桌看起來一樣; 沒有手機就什麼都看不到.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印刷貼紙</w:t>
@@ -775,51 +775,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一張貼紙和一台印表機。這就是產品的全部，而應用程式做得到的它都做得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一張貼紙就是那張桌的整個預約介面 — 取用、確認、加時間、交還，成本只是一張標籤。
 樓層上不需要電、不需要網路、不需要電池，唯一要做的是桌子改名時重印一張。怎麼做在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxveqn46-4b5w3vyjm66cj">
+      <w:hyperlink w:history="1" r:id="rIdoss6c6ftg2jhnunvzwvpi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一張標籤和一台印表機; 不用電、不用網路、不用電池; 可以取用、延長、交還. Cons: 代碼永遠不變，要靠 GPS 或固定 IP 補上; 看桌子看不出任何事; 桌子改名要重印.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌互動機</w:t>
@@ -895,51 +895,51 @@
         <w:t xml:space="preserve">在人進來的地方立一台螢幕，服務整個區域 — 也就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工位預約互動機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個面板設定。
 在上面證明一次身份、挑出自己的預約，再從樓層圖看到位置，回答的正是共享辦公桌最常見的
 問題：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">我到底訂了哪一張桌？</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 四十張桌只要一台，這就是它是本頁最便宜硬體的原因，設定
 方式和其他面板一樣 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmj5pmvxtqxzwxalj00sk_">
+      <w:hyperlink w:history="1" r:id="rIdlwgkk7ukog_mbg2ivna9r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一台服務整個區域; 在樓層圖上找得到桌位; 本頁最便宜的硬體. Cons: 證明的是區域不是那張桌; 人要走過去.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子紙標籤</w:t>
@@ -1014,51 +1014,51 @@
       <w:r>
         <w:t xml:space="preserve">它在桌上顯示誰在用、用到幾點，所以從走道就看得出哪張桌是空的。那是貼紙的工作，加上
 貼紙給不了的狀態 — 而且它顯示的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 代碼，每晚重新產生並重畫上去，所以拍下來
 只值一天，而拍下來的貼紙代碼可以一直用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代價是無線和等待。四十個標籤要三到四台閘道而不是一台，而且畫面要一分鐘左右才會變，
 所以全樓層都在 08:55 到 09:05 之間到班時就會排隊，最後一張桌還顯示著昨天。怎麼估算在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1wfeavyopytqvo3vkajz_">
+      <w:hyperlink w:history="1" r:id="rIdhrseeyhntingkwkyozlmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子紙標籤為什麼要一分鐘才會變</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從走道就讀得到狀態; 代碼每天都會換; 不用為桌子拉線. Cons: 要三到四台閘道，不是一台; 畫面約一分鐘才會變; 全部人同時到會排隊; 電池要換.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌面面板</w:t>
@@ -1123,51 +1123,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">裝在桌子本身的亮著的螢幕：從房間另一頭讀得到，也只有站在那裡才碰得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝在桌上的一塊亮著的螢幕：刷卡或輸入密碼就能簽到、延長、交還，完全不用手機。它是唯一
 一種路過的人從遠處就讀得到的選擇，也是唯一一種除了站在那張桌前以外無法完成的選擇 —
 所以當記錄必須站得住腳時，買的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是本頁最貴的一項，而且貴兩次。四十台面板，再加上四十張桌的供電 — 每張桌拉一條
 網路線，或從擴充座取 USB 電，看型號而定，哪一種寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxlkv3yzx-gkihte1d2fm">
+      <w:hyperlink w:history="1" r:id="rIdj3ulvyt1mlb4htbqbp5sy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 四十條線路的工程費比四十台面板還貴；改用 Wi-Fi 也只省下網路線，一層四十張桌
 換來的是要多裝無線基地台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從房間另一頭讀得到; 有讀卡機的型號可以刷 NFC 員工卡; 只有站在桌前才能完成; 在要給人看的樓層很體面. Cons: 四十台面板，四十處供電; 拉線比面板還貴; 改用 Wi-Fi 就要增加無線基地台; 韌體，加上四十台要顧.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1666,174 +1666,209 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人需要簽到的方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通過感應器自動簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在有人坐下時把桌子算作已用，人離開時把它放回去，全程不需要任何
 人動手。這是這裡唯一一種把簽到這個動作拿掉、而不是換個地方做的方式，價格也和面板差不多
 — 每張桌都要一個感應器。如果你真正想知道的是「這張桌到底有沒有人用」，也只有它答得
 誠實；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-gdpyxvgu3ipqboh7goi">
+      <w:hyperlink w:history="1" r:id="rIdt_ybgvwvbtw6v18whzvfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要不要需要簽到、時限多長、對全日預約有效的截止時間、能不能提早交還 —
 不論你買哪一種，設定都是同一批，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi6ylbl60qovz6mcoofrjy">
+      <w:hyperlink w:history="1" r:id="rIdflr8a2bl63smpkeqqdpwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">互動機或面板用什麼證明身份。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 卡片、密碼、預約碼還是人臉是另一個選擇，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpycb7amjmjm8b6fefwgc">
+      <w:hyperlink w:history="1" r:id="rId285j3-vuokpye0cqww3yy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是在桌子本身上設的，不在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要選哪個品牌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上面每一種形式都有多個已認證的型號，選哪一個都不會改變這一頁的比較。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用辦公桌也會記錄出勤的情況</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">工作時間表啟用相關規則時，簽到辦公桌預約或即場使用辦公桌，也會記錄出勤簽到。單純建立未來的預約不會記錄出勤。另有規則可在簽退（包括感應器釋放）或辦公桌預約結束時記錄出勤簽退。這些規則適用於辦公桌而非會議室，亦可限制在指定建築物與樓層。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">把使用辦公桌當作出勤證明前，請確認</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwpdrzutsg9y8s3rhfxuno">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">工作時間表設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。若兩個同樣適合的時間表符合，系統不會任意選擇，因此兩者都不會記錄。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2249,51 +2284,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwea5ireov6b1sbaoxu8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdyeavd3c32opnbn62n8zgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdxveqn46-4b5w3vyjm66cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdmj5pmvxtqxzwxalj00sk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId1wfeavyopytqvo3vkajz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdoxlkv3yzx-gkihte1d2fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdk-gdpyxvgu3ipqboh7goi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdi6ylbl60qovz6mcoofrjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdrpycb7amjmjm8b6fefwgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75d2bc8d81dc0970411bf1b54c43d5707383f285.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58d52a72ccf2ac72dd50dd1fa7713dba2f8593fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdks1_aonur7ykze1mquxnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdjuhfos8ldwjotxtflaw_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdoss6c6ftg2jhnunvzwvpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdlwgkk7ukog_mbg2ivna9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdhrseeyhntingkwkyozlmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdj3ulvyt1mlb4htbqbp5sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdt_ybgvwvbtw6v18whzvfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdflr8a2bl63smpkeqqdpwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId285j3-vuokpye0cqww3yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwpdrzutsg9y8s3rhfxuno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65df6cafdf0f0417345403700bd31fbef8edc485.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3ac38c9cc9c0661d90aff2f462c920344554f5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定人們用哪種方式取用辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>