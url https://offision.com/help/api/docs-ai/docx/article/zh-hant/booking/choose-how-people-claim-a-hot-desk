--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdks1_aonur7ykze1mquxnt">
+      <w:hyperlink w:history="1" r:id="rIdanj2-r9relvdr20u7ar85">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一層共享辦公桌能運作，是因為沒有人坐的桌子會回到可預約的名單裡。下面每一種方式都做得到
 這件事，最後都寫進同一筆預約記錄，也都遵守同一套規則。它們不同的地方在於：你要買什麼、
 之後要照顧什麼，以及一次簽到到底證明了什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -676,51 +676,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">桌上什麼都沒有：介面就是大家本來就帶著的那支手機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌上什麼都不用放，什麼都不用買，第一天就能用 — 大家用本來就有的應用程式預約和簽到。
 它的定位檢查能做到什麼程度，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjuhfos8ldwjotxtflaw_h">
+      <w:hyperlink w:history="1" r:id="rId4pn1o8pvacoxsqetqkjn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 QR Code 簽到，以及怎麼證明人真的在場</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 什麼都不用買; 第一天就能用; 有自己的定位檢查. Cons: 空桌和被佔的桌看起來一樣; 沒有手機就什麼都看不到.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">印刷貼紙</w:t>
@@ -775,51 +775,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一張貼紙和一台印表機。這就是產品的全部，而應用程式做得到的它都做得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一張貼紙就是那張桌的整個預約介面 — 取用、確認、加時間、交還，成本只是一張標籤。
 樓層上不需要電、不需要網路、不需要電池，唯一要做的是桌子改名時重印一張。怎麼做在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoss6c6ftg2jhnunvzwvpi">
+      <w:hyperlink w:history="1" r:id="rIdc5_fwompc059yeh-wyfag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一張標籤和一台印表機; 不用電、不用網路、不用電池; 可以取用、延長、交還. Cons: 代碼永遠不變，要靠 GPS 或固定 IP 補上; 看桌子看不出任何事; 桌子改名要重印.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌互動機</w:t>
@@ -895,51 +895,51 @@
         <w:t xml:space="preserve">在人進來的地方立一台螢幕，服務整個區域 — 也就是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工位預約互動機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個面板設定。
 在上面證明一次身份、挑出自己的預約，再從樓層圖看到位置，回答的正是共享辦公桌最常見的
 問題：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">我到底訂了哪一張桌？</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 四十張桌只要一台，這就是它是本頁最便宜硬體的原因，設定
 方式和其他面板一樣 — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwgkk7ukog_mbg2ivna9r">
+      <w:hyperlink w:history="1" r:id="rIdnu1tr7kg5piyrpfkdoph1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">面板的設定從哪裡來</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 一台服務整個區域; 在樓層圖上找得到桌位; 本頁最便宜的硬體. Cons: 證明的是區域不是那張桌; 人要走過去.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電子紙標籤</w:t>
@@ -1014,51 +1014,51 @@
       <w:r>
         <w:t xml:space="preserve">它在桌上顯示誰在用、用到幾點，所以從走道就看得出哪張桌是空的。那是貼紙的工作，加上
 貼紙給不了的狀態 — 而且它顯示的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 代碼，每晚重新產生並重畫上去，所以拍下來
 只值一天，而拍下來的貼紙代碼可以一直用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代價是無線和等待。四十個標籤要三到四台閘道而不是一台，而且畫面要一分鐘左右才會變，
 所以全樓層都在 08:55 到 09:05 之間到班時就會排隊，最後一張桌還顯示著昨天。怎麼估算在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrseeyhntingkwkyozlmc">
+      <w:hyperlink w:history="1" r:id="rIdgt1mmdnmlbitwxsjh7d07">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">電子紙標籤為什麼要一分鐘才會變</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從走道就讀得到狀態; 代碼每天都會換; 不用為桌子拉線. Cons: 要三到四台閘道，不是一台; 畫面約一分鐘才會變; 全部人同時到會排隊; 電池要換.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">桌面面板</w:t>
@@ -1123,51 +1123,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">裝在桌子本身的亮著的螢幕：從房間另一頭讀得到，也只有站在那裡才碰得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">裝在桌上的一塊亮著的螢幕：刷卡或輸入密碼就能簽到、延長、交還，完全不用手機。它是唯一
 一種路過的人從遠處就讀得到的選擇，也是唯一一種除了站在那張桌前以外無法完成的選擇 —
 所以當記錄必須站得住腳時，買的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是本頁最貴的一項，而且貴兩次。四十台面板，再加上四十張桌的供電 — 每張桌拉一條
 網路線，或從擴充座取 USB 電，看型號而定，哪一種寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3ulvyt1mlb4htbqbp5sy">
+      <w:hyperlink w:history="1" r:id="rIdvwyjwj85rpwmb-womzsnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 四十條線路的工程費比四十台面板還貴；改用 Wi-Fi 也只省下網路線，一層四十張桌
 換來的是要多裝無線基地台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: 從房間另一頭讀得到; 有讀卡機的型號可以刷 NFC 員工卡; 只有站在桌前才能完成; 在要給人看的樓層很體面. Cons: 四十台面板，四十處供電; 拉線比面板還貴; 改用 Wi-Fi 就要增加無線基地台; 韌體，加上四十台要顧.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1666,124 +1666,124 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人需要簽到的方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通過感應器自動簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在有人坐下時把桌子算作已用，人離開時把它放回去，全程不需要任何
 人動手。這是這裡唯一一種把簽到這個動作拿掉、而不是換個地方做的方式，價格也和面板差不多
 — 每張桌都要一個感應器。如果你真正想知道的是「這張桌到底有沒有人用」，也只有它答得
 誠實；見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_ybgvwvbtw6v18whzvfe">
+      <w:hyperlink w:history="1" r:id="rIdfc_ukcfwyvuw5kkwogybb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要不要需要簽到、時限多長、對全日預約有效的截止時間、能不能提早交還 —
 不論你買哪一種，設定都是同一批，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflr8a2bl63smpkeqqdpwq">
+      <w:hyperlink w:history="1" r:id="rIdmofh5k9hnmda0wwgm3ydx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">互動機或面板用什麼證明身份。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 卡片、密碼、預約碼還是人臉是另一個選擇，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId285j3-vuokpye0cqww3yy">
+      <w:hyperlink w:history="1" r:id="rIdhavcaq1oqkni0ub9bcsi8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在面板上如何證明身份</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 裡決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1815,51 +1815,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用辦公桌也會記錄出勤的情況</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作時間表啟用相關規則時，簽到辦公桌預約或即場使用辦公桌，也會記錄出勤簽到。單純建立未來的預約不會記錄出勤。另有規則可在簽退（包括感應器釋放）或辦公桌預約結束時記錄出勤簽退。這些規則適用於辦公桌而非會議室，亦可限制在指定建築物與樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把使用辦公桌當作出勤證明前，請確認</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpdrzutsg9y8s3rhfxuno">
+      <w:hyperlink w:history="1" r:id="rIdhn7mkehpvvz7ju_ejo7db">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工作時間表設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。若兩個同樣適合的時間表符合，系統不會任意選擇，因此兩者都不會記錄。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2284,51 +2284,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdks1_aonur7ykze1mquxnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdjuhfos8ldwjotxtflaw_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdoss6c6ftg2jhnunvzwvpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdlwgkk7ukog_mbg2ivna9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdhrseeyhntingkwkyozlmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdj3ulvyt1mlb4htbqbp5sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdt_ybgvwvbtw6v18whzvfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdflr8a2bl63smpkeqqdpwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId285j3-vuokpye0cqww3yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdwpdrzutsg9y8s3rhfxuno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65df6cafdf0f0417345403700bd31fbef8edc485.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3ac38c9cc9c0661d90aff2f462c920344554f5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanj2-r9relvdr20u7ar85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId4pn1o8pvacoxsqetqkjn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdc5_fwompc059yeh-wyfag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdnu1tr7kg5piyrpfkdoph1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdgt1mmdnmlbitwxsjh7d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdvwyjwj85rpwmb-womzsnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdfc_ukcfwyvuw5kkwogybb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdmofh5k9hnmda0wwgm3ydx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdhavcaq1oqkni0ub9bcsi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhn7mkehpvvz7ju_ejo7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65df6cafdf0f0417345403700bd31fbef8edc485.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de3ac38c9cc9c0661d90aff2f462c920344554f5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>決定人們用哪種方式取用辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>