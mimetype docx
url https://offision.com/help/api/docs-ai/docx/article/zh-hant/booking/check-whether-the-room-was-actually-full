--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,124 +26,136 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在預約報表裡，被訂走的房間和真正被使用的房間長得一模一樣。只要房間綁了會數 人數的感測器，Offision 就會記錄實際到了多少人：單場會議看日曆，整體看空間 使用效率。</w:t>
+        <w:t xml:space="preserve">在預約報表裡，被訂走的房間和真正被使用的房間長得一模一樣。只要房間綁了會數人數的感測器，Offision 就會記錄實際到了多少人：單場會議看日曆，整體看空間使用效率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ec-qjilc6mlrqmmaezzp">
+      <w:hyperlink w:history="1" r:id="rIdoo_wmymotrofeae9j5otn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一份預約報表算的都是被訂走的時間。一間被訂了整週卻沒人踏進去的房間，讀起來
 和一間被用個不停的房間一模一樣。只要房間裝了會數人數的感測器，Offision 就會記錄
 裡面真正發生了什麼——那才是拿去談房間大小時該端出來的數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須綁定會數人數的感測器，而且房間必須有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：實測到的人數永遠只跟容量
-比較。只偵測動作、不回報人數的感測器對這一頁毫無貢獻。哪些裝置能數人數、要怎麼
-連接，請看各裝置自己的文章。</w:t>
+比較。只偵測動作、不回報人數的感測器對這一頁毫無貢獻。哪些裝置能數人數請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcrd4bkzjhe2ajqxr0rv9l">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，
+要怎麼連接則在各連接自己的文章裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 單場會議，在日曆上看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理日曆開啟一筆已結束的預約。一旦它到達</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已使用</w:t>
       </w:r>
       <w:r>
@@ -676,66 +688,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率趨勢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則以長條表示預約總數、以折線
 表示感測器確認的比例。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 與預約端的畫面對照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vp2ebad2tnisff_8dgzw">
+      <w:hyperlink w:history="1" r:id="rIdpckuf3nobgozxk8jm95t8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看哪些房間值得這個空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 回答的是同一個問題的兩半：那邊是被訂走的時間，這邊是被佔用的時間。在一邊名列
 前茅、在另一邊墊底的房間，就是你要找的發現：它一直被訂走，卻一直沒被使用。
 接下來怎麼做，看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5ckc3ddf4rfxlepfa-_f">
+      <w:hyperlink w:history="1" r:id="rIdvgihthwguvrirxrmuev04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認設定生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑一間你確定昨天很忙的房間，打開它其中一筆已結束的預約。若沒有</w:t>
@@ -770,51 +782,51 @@
       <w:r>
         <w:t xml:space="preserve">這一頁不會告訴你的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有容量的房間會顯示為坐滿。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺少容量會被當成一個座位，結果又以 100% 封頂，
 於是一間沒量過的房間會悄悄拉高平均。修正容量是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkifr7nwf7kfrs7lv7adld">
+      <w:hyperlink w:history="1" r:id="rIdd_a9hrlburq6q0fmdb3_q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的步驟 1。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -824,51 +836,51 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡的比較全部針對容量。邀了 30 人
 只來 3 人的會議，看起來和邀 3 人來 3 人的會議一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人數永遠不會釋放房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動簽到、自動簽退與自動延長全部依動作運作，而不是
 依人數，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunhkdu_vkpbpgoi275qru">
+      <w:hyperlink w:history="1" r:id="rIdcfyfsqknvsyeppjcwmes7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼情況算未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1335,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ec-qjilc6mlrqmmaezzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId8vp2ebad2tnisff_8dgzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdt5ckc3ddf4rfxlepfa-_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdkifr7nwf7kfrs7lv7adld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdunhkdu_vkpbpgoi275qru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoo_wmymotrofeae9j5otn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdcrd4bkzjhe2ajqxr0rv9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdpckuf3nobgozxk8jm95t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdvgihthwguvrirxrmuev04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdd_a9hrlburq6q0fmdb3_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdcfyfsqknvsyeppjcwmes7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>確認房間是否真的坐滿</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>