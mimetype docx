--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoo_wmymotrofeae9j5otn">
+      <w:hyperlink w:history="1" r:id="rIdgq5amqkxojhfllmngtyqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一份預約報表算的都是被訂走的時間。一間被訂了整週卻沒人踏進去的房間，讀起來
 和一間被用個不停的房間一模一樣。只要房間裝了會數人數的感測器，Offision 就會記錄
 裡面真正發生了什麼——那才是拿去談房間大小時該端出來的數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須綁定會數人數的感測器，而且房間必須有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：實測到的人數永遠只跟容量
 比較。只偵測動作、不回報人數的感測器對這一頁毫無貢獻。哪些裝置能數人數請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcrd4bkzjhe2ajqxr0rv9l">
+      <w:hyperlink w:history="1" r:id="rIdwdlz8bkmk4w_pfsmswmwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 要怎麼連接則在各連接自己的文章裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 單場會議，在日曆上看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -362,51 +362,51 @@
       <w:r>
         <w:t xml:space="preserve">，
 選單項目帶有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預覽</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">標記。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → device/iaq/space-utilization (空間使用率)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → iaq/space-utilization (空間使用率)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定期間、樓層與資源類型後，讀四個數字。每個都印出自己的算式，旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會
 打開完整說明。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -688,66 +688,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率趨勢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則以長條表示預約總數、以折線
 表示感測器確認的比例。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 與預約端的畫面對照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpckuf3nobgozxk8jm95t8">
+      <w:hyperlink w:history="1" r:id="rIdw-muirauj1is8zvzixbmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看哪些房間值得這個空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 回答的是同一個問題的兩半：那邊是被訂走的時間，這邊是被佔用的時間。在一邊名列
 前茅、在另一邊墊底的房間，就是你要找的發現：它一直被訂走，卻一直沒被使用。
 接下來怎麼做，看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgihthwguvrirxrmuev04">
+      <w:hyperlink w:history="1" r:id="rIdvudnte6wcbwglrr136yzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認設定生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑一間你確定昨天很忙的房間，打開它其中一筆已結束的預約。若沒有</w:t>
@@ -782,51 +782,51 @@
       <w:r>
         <w:t xml:space="preserve">這一頁不會告訴你的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有容量的房間會顯示為坐滿。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺少容量會被當成一個座位，結果又以 100% 封頂，
 於是一間沒量過的房間會悄悄拉高平均。修正容量是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd_a9hrlburq6q0fmdb3_q">
+      <w:hyperlink w:history="1" r:id="rId4v9f0kf_prez97ztirwo0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的步驟 1。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -836,51 +836,51 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡的比較全部針對容量。邀了 30 人
 只來 3 人的會議，看起來和邀 3 人來 3 人的會議一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人數永遠不會釋放房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動簽到、自動簽退與自動延長全部依動作運作，而不是
 依人數，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfyfsqknvsyeppjcwmes7">
+      <w:hyperlink w:history="1" r:id="rIdi8g7d9nwjxeluluqh7n0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼情況算未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoo_wmymotrofeae9j5otn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdcrd4bkzjhe2ajqxr0rv9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdpckuf3nobgozxk8jm95t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdvgihthwguvrirxrmuev04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdd_a9hrlburq6q0fmdb3_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdcfyfsqknvsyeppjcwmes7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgq5amqkxojhfllmngtyqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdwdlz8bkmk4w_pfsmswmwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdw-muirauj1is8zvzixbmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdvudnte6wcbwglrr136yzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId4v9f0kf_prez97ztirwo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdi8g7d9nwjxeluluqh7n0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>確認房間是否真的坐滿</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>