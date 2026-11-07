--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgq5amqkxojhfllmngtyqo">
+      <w:hyperlink w:history="1" r:id="rId5pk5ycm4ziprpc3nubxdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一份預約報表算的都是被訂走的時間。一間被訂了整週卻沒人踏進去的房間，讀起來
 和一間被用個不停的房間一模一樣。只要房間裝了會數人數的感測器，Offision 就會記錄
 裡面真正發生了什麼——那才是拿去談房間大小時該端出來的數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 房間必須綁定會數人數的感測器，而且房間必須有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">容量</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：實測到的人數永遠只跟容量
 比較。只偵測動作、不回報人數的感測器對這一頁毫無貢獻。哪些裝置能數人數請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdlz8bkmk4w_pfsmswmwc">
+      <w:hyperlink w:history="1" r:id="rIdpn48zcnjgwczsykxuigxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 要怎麼連接則在各連接自己的文章裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 單場會議，在日曆上看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -688,66 +688,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用率趨勢</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則以長條表示預約總數、以折線
 表示感測器確認的比例。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 與預約端的畫面對照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-muirauj1is8zvzixbmg">
+      <w:hyperlink w:history="1" r:id="rIdijkqejjrdbb3ldgmjyvfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看哪些房間值得這個空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 回答的是同一個問題的兩半：那邊是被訂走的時間，這邊是被佔用的時間。在一邊名列
 前茅、在另一邊墊底的房間，就是你要找的發現：它一直被訂走，卻一直沒被使用。
 接下來怎麼做，看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvudnte6wcbwglrr136yzg">
+      <w:hyperlink w:history="1" r:id="rId86lwwt4uiyuzyjnwscvhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認設定生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑一間你確定昨天很忙的房間，打開它其中一筆已結束的預約。若沒有</w:t>
@@ -782,51 +782,51 @@
       <w:r>
         <w:t xml:space="preserve">這一頁不會告訴你的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有容量的房間會顯示為坐滿。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 缺少容量會被當成一個座位，結果又以 100% 封頂，
 於是一間沒量過的房間會悄悄拉高平均。修正容量是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4v9f0kf_prez97ztirwo0">
+      <w:hyperlink w:history="1" r:id="rId1vjbzx6xzwwcadmhxwnyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的步驟 1。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -836,51 +836,51 @@
       <w:r>
         <w:t xml:space="preserve"> 這裡的比較全部針對容量。邀了 30 人
 只來 3 人的會議，看起來和邀 3 人來 3 人的會議一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人數永遠不會釋放房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 自動簽到、自動簽退與自動延長全部依動作運作，而不是
 依人數，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8g7d9nwjxeluluqh7n0d">
+      <w:hyperlink w:history="1" r:id="rIdhokq1mevlx3k-g60dun-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼情況算未到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgq5amqkxojhfllmngtyqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdwdlz8bkmk4w_pfsmswmwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdw-muirauj1is8zvzixbmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdvudnte6wcbwglrr136yzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId4v9f0kf_prez97ztirwo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdi8g7d9nwjxeluluqh7n0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5pk5ycm4ziprpc3nubxdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdpn48zcnjgwczsykxuigxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdijkqejjrdbb3ldgmjyvfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId86lwwt4uiyuzyjnwscvhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId1vjbzx6xzwwcadmhxwnyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdhokq1mevlx3k-g60dun-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>確認房間是否真的坐滿</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>