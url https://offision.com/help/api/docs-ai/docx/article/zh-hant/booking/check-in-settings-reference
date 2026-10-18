--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">為會議室與辦公桌啟用簽到，並逐項說明預約規則上的每一項簽到設定：是否需要簽到、簽到時段何時開啟與關閉、全天預約與辦公桌改用的時刻限制、從用戶界面簽到、GPS 與 IP 條件、主辦人以外還有誰可以操作，以及同一頁上的感應器自動化。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbma8ad5mvxre6aesv-orq">
+      <w:hyperlink w:history="1" r:id="rIdmizlxvt8y4dkljttqjd9j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下每一項都在同一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
@@ -144,51 +144,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 要理解它們如何互相牽動，請先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4saaynafmrnn_buwrudjl">
+      <w:hyperlink w:history="1" r:id="rIdyygwdev7g61ysdld6de_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -949,51 +949,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">簽到時間限制：時限本身，也是共用辦公桌樓層會開啟的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個規則涵蓋哪些辦公桌，以及辦公桌樓層與會議室不同的另外五項設定，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxnyijelpsylixgrfjzye">
+      <w:hyperlink w:history="1" r:id="rIdhnkaesgo1hd4arnfdvmbk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">共用辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">週期性預約</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2929,205 +2929,223 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由感應器代勞</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器可以在有人到場時替預約簽到、在房間空掉時釋出，並在會議超時時保住它。這十項
 設定在同一頁的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之下，每一項都附有圖片，說明見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38t239dpjiia_a-ac_69w">
+      <w:hyperlink w:history="1" r:id="rIdkaiep9pzkvhgokvb0jzfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**缺席不會刪掉預約。**紀錄會留下，標為缺席並附上時間，而資源的佔用時段縮短到那一刻，
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">簽到會把開始時間移到當下</w:t>
-[...3 lines deleted...]
-會議還佔著房間時，開始時間會落在那場會議的結束時間。請見
+        <w:t xml:space="preserve">缺席不會刪掉自己的預約。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 我的日曆、資源日曆與管理日曆各保留什麼，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzenvodvnw87ll-hkeplmc">
+      <w:hyperlink w:history="1" r:id="rId0_-e9qnwpgwlocpn9p3rj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">簽到的方式</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
+        <w:t xml:space="preserve">簽到會把開始時間移到當下</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 全天預約除外，它的時段維持不變；另一個例外是前一場
+會議還佔著房間時，開始時間會落在那場會議的結束時間。請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdasorywump9onvk1nmzpms">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">面板是否顯示按鈕</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">由每一部面板的組態決定。</w:t>
+        <w:t xml:space="preserve">簽到的方式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — QR Code、員工卡、用戶密碼、預約 PIN、人臉辨識 — 是整個機構設定一次，
+不在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">面板是否顯示按鈕</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">由每一部面板的組態決定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (面板設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">兩封提醒郵件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 等待簽到與缺席 — 在預約設定頁以整個機構為單位開關 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1tajmkuus922ttpaldj6d">
+      <w:hyperlink w:history="1" r:id="rIdhousma-xeplrn_ppxkfze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">提醒</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**即場預約不需要簽到。**站在面板前拿下空資源的人，已經證明了自己在場。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3161,51 +3179,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，與交還
 無人使用的資源無關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺席不會退回配額</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1akjbcmxbdy-83bwa3xnx">
+      <w:hyperlink w:history="1" r:id="rIddixjeapbp8phgewu_p8ea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3630,51 +3648,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbma8ad5mvxre6aesv-orq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId4saaynafmrnn_buwrudjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbxnyijelpsylixgrfjzye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId38t239dpjiia_a-ac_69w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdzenvodvnw87ll-hkeplmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId1tajmkuus922ttpaldj6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId1akjbcmxbdy-83bwa3xnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c583a0b34ca67f5b3ca261438d638e6c6b7241de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c01b5e9a880ccd92febed7025934e63bf4d1cb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8af68df78823809b05ae585d9db76a00e3e5afe6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0b402d0b3f527aa01188640a62ae1ec55c2e554.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fd448d0ed118f45b3f0239e62af7dfdb259121b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9491f4ed38f3f28773dbda872adc687aed979d50.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01e05823464e4df902f6917725c952aadce86f5d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/590379b52cf3090ec3e0b4c116fb75e6b3760d01.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4df5f8b25e2bca039c8cdc7e0c5f79b673bd679e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0033d9b960f6463b2a86598401aa93f1f39062e4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fdcf3925678edc63d905240ed6bb99eea84cf86.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fbff3ed4d6545661b986c02ec00d21491ddc41d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5938f882373eb211b60728dd00e9ccb9c857e065.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f383211ab23591d7501133720bc9b8b315fa687.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08dddb38cf8460af212b10ea79d9b78d4e969791.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/893ec09fde9edef123b0f9b2954378352f62267e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7240ed163e25e155156fcf388006ac883f9f7a7f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f0ebe6f31f963071fcfa5571627693e078f68f9.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmizlxvt8y4dkljttqjd9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdyygwdev7g61ysdld6de_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhnkaesgo1hd4arnfdvmbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdkaiep9pzkvhgokvb0jzfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0_-e9qnwpgwlocpn9p3rj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdasorywump9onvk1nmzpms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhousma-xeplrn_ppxkfze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIddixjeapbp8phgewu_p8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f2cdc792e24c054b0c47d6058b3f840bc8286cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57df00a348c7019f0c34d8cbc5061cbcffc1bcd6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9386dde674a37c46b405d00be7d6b5b822e1432b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35924dc08f1e4b4da913e33f5e06f3f8765db6e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7055854e8e6e99a5a9df0c640e0baba2759407b2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e26ee8ce6dc2b39ba91e625e3549646d3cb048fc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e26f20471a8c1d001a7144f2ab508327ff73413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c50725069a0a5235d3c4815f7c1303a78cf0a845.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ca7cec26ca455cae5b796f37047e1c21fe2517f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a01dfbe3e272f69cb404a0438fb28e82d814824.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d22e8e9994f100f89f8050fed1b7a8ddd41c477e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b883134b5150bd58dd9849305bd2bfd2160b02d0.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93307839e2f3a3d8625f19a95222519e17273f9b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7eb07df2a8c81df5a1faa5620254e7c2f9da4668.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75fe032222d6907eb637e92c495a36233b4f853a.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15c447c2c4ad14b2a6f51973ac6d31b6f26fab03.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd021cf78d23dc4e83e000648d09677d22784013.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5de18cd2811ccbc5c8d24e22b510758870a6628b.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>簽到設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>