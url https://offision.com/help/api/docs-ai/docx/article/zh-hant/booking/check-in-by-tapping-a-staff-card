--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,121 +26,134 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應員工卡簽到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">開啟方式、為每個人登記卡號、接上讀卡機。之後一次感應就完成會議室當下需要的動作， 不會再跳出第二個畫面。</w:t>
+        <w:t xml:space="preserve">開啟方式、為每個人登記卡號、接上讀卡機。之後一次感應就完成會議室當下需要的動作，不會再跳出第二個畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduamlnox2t1hxjez41jt9l">
+      <w:hyperlink w:history="1" r:id="rIdep8b2ret_tw9ol7zhgax_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-會議室外要有面板，而且它套用的政策要開啟 </w:t>
+這是會議室面板專用的方式。會議室外要有面板，而且它套用的政策要開啟
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。沒有開啟，預約就不會
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId0rq6sj7zs2rgm63mcms-z">
+        <w:t xml:space="preserve">。沒有開啟，預約就不會進入等待簽到的狀態，也就沒有東西可以感應。
+請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdezgkfizjgsqvnmxgkntqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未出席的運作方式</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。辦公桌沒有面板，
+所以這個方式不適用於辦公桌：請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxjms4mmmaxikhi2-mp_hc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">員工卡是進出會議室最快的方式：不必輸入、不必掃描，也不需要手機。它同時是大多數人本來
 就帶在身上的唯一憑證，所以往往是真正被使用的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它也是唯一一次動作就完成全部流程的方式。卡片說明你是誰，面板接著執行會議室當下需要的
 動作，不會再問第二次。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -588,95 +601,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次一個，從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面或本人的資料頁 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbaizdfpzfo3azs6csb-u">
+      <w:hyperlink w:history="1" r:id="rIdod_l9fddruk6tvze3c9x-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次五百個，從試算表 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrmjyjsruy7dnpamuf4y4">
+      <w:hyperlink w:history="1" r:id="rIdwhiuzoajsrmq5r-rkddnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批次匯入卡號</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">七種卡片類型分別是什麼、哪些由你發放 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet_l5kocbpaimq9ngbq3e">
+      <w:hyperlink w:history="1" r:id="rIda1orxvl_fu3xzqlyzznm0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">門禁卡的運作方式</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -990,51 +1003,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不是每一台 Qbic 和 iAdea 面板都配了讀卡機，HID 版更是另一組料號。哪些型號有、您這
 台需不需要 H 版，以及每一台的感應位置在面板的哪裡，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotjpcykenp13t0uwxrvoh">
+      <w:hyperlink w:history="1" r:id="rIdsbqclylelbizd72caceyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">USB 讀卡機不需要驅動程式，也沒有要設定的項目。它的行為就像鍵盤：輸入卡號再送出
 Enter，面板把這當成一次感應。只要是這種方式的讀卡機都可以用 — 大多數都是，但在採購
 一百台之前，還是值得先看一下包裝上的說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1126,51 +1139,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著把另外兩種狀態也試一次，因為那是沒有人會去試的部分：在空閒的會議室感應，應該會
 開啟馬上使用的表單；在自己的會議進行中感應，應該會出現延長與退房的選擇 — 若該面板
 開啟了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議進行中刷卡直接開門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，則會直接開門。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果感應完全沒有反應，請依照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdacl-db5-es_758sujb_nf">
+      <w:hyperlink w:history="1" r:id="rIdc0nuzjhct2euntercy-0p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡但面板沒有反應</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 逐項排查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1186,83 +1199,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 卡片只讓人使用自己已有的預約，不會給予建立預約的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">與會者是否可以使用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 除非政策另有允許，否則只有發起人可以對預約執行動作 — 請
 參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8bblpijy9uvrvm8tm5t8">
+      <w:hyperlink w:history="1" r:id="rIdlm72by3ljyocbeu-prmdt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板上簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開門。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 接上門鎖的面板會在簽到的同時解鎖；沒有門禁硬體的面板照樣可以完成簽到。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz78b-atba89ijiq-pelfw">
+      <w:hyperlink w:history="1" r:id="rIdwpaczphxkix6_mypvtvd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1717,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduamlnox2t1hxjez41jt9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId0rq6sj7zs2rgm63mcms-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcbaizdfpzfo3azs6csb-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdhrmjyjsruy7dnpamuf4y4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdet_l5kocbpaimq9ngbq3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdotjpcykenp13t0uwxrvoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdacl-db5-es_758sujb_nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIds8bblpijy9uvrvm8tm5t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdz78b-atba89ijiq-pelfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f8e3b2adddd7d9f6bfc674b25d95f54e5fb4d73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d445fe4ca7d3d21c26f908557b85d9a0d90d51e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/981e739187394862cb83062aefc37af7c3a31c0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7c9ba33e91bcdbbd72ab153891fda0c00c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdep8b2ret_tw9ol7zhgax_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdezgkfizjgsqvnmxgkntqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxjms4mmmaxikhi2-mp_hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdod_l9fddruk6tvze3c9x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdwhiuzoajsrmq5r-rkddnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIda1orxvl_fu3xzqlyzznm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdsbqclylelbizd72caceyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdc0nuzjhct2euntercy-0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdlm72by3ljyocbeu-prmdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwpaczphxkix6_mypvtvd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f8e3b2adddd7d9f6bfc674b25d95f54e5fb4d73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d445fe4ca7d3d21c26f908557b85d9a0d90d51e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/981e739187394862cb83062aefc37af7c3a31c0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7c9ba33e91bcdbbd72ab153891fda0c00c6f19.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>感應員工卡簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>