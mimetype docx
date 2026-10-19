--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdep8b2ret_tw9ol7zhgax_">
+      <w:hyperlink w:history="1" r:id="rIdrtwgrkyklmnvcj5mset11">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這是會議室面板專用的方式。會議室外要有面板，而且它套用的政策要開啟
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。沒有開啟，預約就不會進入等待簽到的狀態，也就沒有東西可以感應。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezgkfizjgsqvnmxgkntqf">
+      <w:hyperlink w:history="1" r:id="rIdwdnlqn0howsqpykxxzdh-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未出席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。辦公桌沒有面板，
 所以這個方式不適用於辦公桌：請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjms4mmmaxikhi2-mp_hc">
+      <w:hyperlink w:history="1" r:id="rIdtlyg9roeiv_fxgsy7t_zh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定人們用哪種方式取用辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">員工卡是進出會議室最快的方式：不必輸入、不必掃描，也不需要手機。它同時是大多數人本來
 就帶在身上的唯一憑證，所以往往是真正被使用的方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -601,95 +601,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次一個，從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面或本人的資料頁 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod_l9fddruk6tvze3c9x-">
+      <w:hyperlink w:history="1" r:id="rId8vrenbduk1berpgcox2-g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次五百個，從試算表 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhiuzoajsrmq5r-rkddnp">
+      <w:hyperlink w:history="1" r:id="rIdpl8uxf8qicutrpay_njnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">批次匯入卡號</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">七種卡片類型分別是什麼、哪些由你發放 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda1orxvl_fu3xzqlyzznm0">
+      <w:hyperlink w:history="1" r:id="rIdt5lbvmrhuragej1k523qo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">門禁卡的運作方式</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1003,51 +1003,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">讀卡機</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不是每一台 Qbic 和 iAdea 面板都配了讀卡機，HID 版更是另一組料號。哪些型號有、您這
 台需不需要 H 版，以及每一台的感應位置在面板的哪裡，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbqclylelbizd72caceyu">
+      <w:hyperlink w:history="1" r:id="rIde5r7t_gly9jgdkakr6iwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 支援哪些預約面板硬體</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">USB 讀卡機不需要驅動程式，也沒有要設定的項目。它的行為就像鍵盤：輸入卡號再送出
 Enter，面板把這當成一次感應。只要是這種方式的讀卡機都可以用 — 大多數都是，但在採購
 一百台之前，還是值得先看一下包裝上的說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1139,51 +1139,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著把另外兩種狀態也試一次，因為那是沒有人會去試的部分：在空閒的會議室感應，應該會
 開啟馬上使用的表單；在自己的會議進行中感應，應該會出現延長與退房的選擇 — 若該面板
 開啟了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議進行中刷卡直接開門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，則會直接開門。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果感應完全沒有反應，請依照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0nuzjhct2euntercy-0p">
+      <w:hyperlink w:history="1" r:id="rIdydvtv6h0nh2mcht5j9yai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡但面板沒有反應</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 逐項排查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不會決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1199,83 +1199,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 卡片只讓人使用自己已有的預約，不會給予建立預約的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">與會者是否可以使用。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 除非政策另有允許，否則只有發起人可以對預約執行動作 — 請
 參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlm72by3ljyocbeu-prmdt">
+      <w:hyperlink w:history="1" r:id="rIdyuecshcvzjooto2dzoqr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板上簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開門。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 接上門鎖的面板會在簽到的同時解鎖；沒有門禁硬體的面板照樣可以完成簽到。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpaczphxkix6_mypvtvd-">
+      <w:hyperlink w:history="1" r:id="rIdttalee_-hcxrtyw0iwrso">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1730,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdep8b2ret_tw9ol7zhgax_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdezgkfizjgsqvnmxgkntqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxjms4mmmaxikhi2-mp_hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdod_l9fddruk6tvze3c9x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdwhiuzoajsrmq5r-rkddnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIda1orxvl_fu3xzqlyzznm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdsbqclylelbizd72caceyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdc0nuzjhct2euntercy-0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdlm72by3ljyocbeu-prmdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwpaczphxkix6_mypvtvd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f8e3b2adddd7d9f6bfc674b25d95f54e5fb4d73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d445fe4ca7d3d21c26f908557b85d9a0d90d51e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/981e739187394862cb83062aefc37af7c3a31c0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f7c9ba33e91bcdbbd72ab153891fda0c00c6f19.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtwgrkyklmnvcj5mset11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdwdnlqn0howsqpykxxzdh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtlyg9roeiv_fxgsy7t_zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId8vrenbduk1berpgcox2-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdpl8uxf8qicutrpay_njnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdt5lbvmrhuragej1k523qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIde5r7t_gly9jgdkakr6iwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdydvtv6h0nh2mcht5j9yai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdyuecshcvzjooto2dzoqr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdttalee_-hcxrtyw0iwrso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76c47385b10113a1160ad34b49241b40f266253f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5478e3c3b9bc2a0b8c3ac6b51c69fc68c18f63b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de740e7d1b35ec27372eca6287cdfb9f18e5b44.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f494fc36c6a646f6fd5ce0aa28a1f94849e3fbe3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>感應員工卡簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>