--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3wzcpk4rqeweya4j_iuyg">
+      <w:hyperlink w:history="1" r:id="rIdtd6dnhnvppzphvk_eewsf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩種不同的 QR Code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們看起來一樣，行為卻不同，這裡也正是大部分混淆的來源。</w:t>
@@ -142,51 +142,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">掃描預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印出來的貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則是貼在門上或桌上的固定代碼，對應那一項資源，而且單靠它就能完成四件事
 —— 簽到、馬上使用、延長、登出。製作並張貼這些貼紙本身就是一項工作，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4761bju7a0rdk7yycwpl">
+      <w:hyperlink w:history="1" r:id="rIdt-m2g2wlfxe1ql1qgpu49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes-zh-hant" descr="面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。" title="面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -225,51 +225,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描其中任何一種都不等於「簽到」。它的意思是「告訴我這項資源的狀況，然後做該做的事」——
 而該做的事取決於空間的狀態，以及拿著手機的是誰。每一種結果都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3_esjlojvn7xioymatkzq">
+      <w:hyperlink w:history="1" r:id="rIddlb58vgegpkxzpw7mykr1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 中逐一說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS 是條件，不是方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -838,105 +838,105 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己的方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 員工卡與身份驗証碼是在門口詢問的，完全不受這裡影響 ——
 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6o9sjztr0ubff7vk23uj">
+      <w:hyperlink w:history="1" r:id="rIdeowhruce1hsyekbm71lvk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6fvhi3bdbas8de3pb526l">
+      <w:hyperlink w:history="1" r:id="rIdx_l4qd83gcs8psovrywf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">App 是否顯示簽到按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在用戶界面顯示簽到按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，同時也是讓缺席數字變得可疑的
 那個設定 —— 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3kcnugocnverhj8dsg5z7">
+      <w:hyperlink w:history="1" r:id="rIde2stdvzo5itphnktowoeq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -955,51 +955,51 @@
       <w:r>
         <w:t xml:space="preserve"> 簽到，而且用的是與面板那一項不同
 名稱的政策開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到的期限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在時段內掃描會完成簽到；過了時段再掃，預約已經不在了 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeka8jy0lzulxj70ughj5h">
+      <w:hyperlink w:history="1" r:id="rIdkysgyf8-nf50cycgpkizz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3wzcpk4rqeweya4j_iuyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIda4761bju7a0rdk7yycwpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId3_esjlojvn7xioymatkzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdu6o9sjztr0ubff7vk23uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId6fvhi3bdbas8de3pb526l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId3kcnugocnverhj8dsg5z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdeka8jy0lzulxj70ughj5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef1c1b4d465d860c55aa57a3263543529d003462.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3bca0b601f240206942296bee352f883310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9244a6e8d988e8e7f071c8e67d08804e3b704da.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5888bb7f547509f6d69ce6daecb555938d036c05.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e19b9c1d7616138b288a43c9a1d03185f93866c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/679f1bf0bde03d02ef9f4f582f7c48bcfeeaefce.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtd6dnhnvppzphvk_eewsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdt-m2g2wlfxe1ql1qgpu49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIddlb58vgegpkxzpw7mykr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdeowhruce1hsyekbm71lvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdx_l4qd83gcs8psovrywf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIde2stdvzo5itphnktowoeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdkysgyf8-nf50cycgpkizz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef1c1b4d465d860c55aa57a3263543529d003462.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3bca0b601f240206942296bee352f883310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9244a6e8d988e8e7f071c8e67d08804e3b704da.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/953eda1463a1b3fd8d4ae8c7af84a87f9c72ef27.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e19b9c1d7616138b288a43c9a1d03185f93866c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5938f882373eb211b60728dd00e9ccb9c857e065.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用 QR Code 簽到，以及證明你人在現場</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>