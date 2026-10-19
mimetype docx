--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtd6dnhnvppzphvk_eewsf">
+      <w:hyperlink w:history="1" r:id="rIdjvdif2tfwvaaz5nvveiay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩種不同的 QR Code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它們看起來一樣，行為卻不同，這裡也正是大部分混淆的來源。</w:t>
@@ -142,51 +142,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">掃描預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">印出來的貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則是貼在門上或桌上的固定代碼，對應那一項資源，而且單靠它就能完成四件事
 —— 簽到、馬上使用、延長、登出。製作並張貼這些貼紙本身就是一項工作，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-m2g2wlfxe1ql1qgpu49">
+      <w:hyperlink w:history="1" r:id="rIddrez4mxc5ke1xzpahxtrx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes-zh-hant" descr="面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。" title="面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -225,51 +225,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">面板的代碼帶著空間的狀態；貼紙的代碼只帶著資源，狀態在掃描之後才決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描其中任何一種都不等於「簽到」。它的意思是「告訴我這項資源的狀況，然後做該做的事」——
 而該做的事取決於空間的狀態，以及拿著手機的是誰。每一種結果都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlb58vgegpkxzpw7mykr1">
+      <w:hyperlink w:history="1" r:id="rIdxce64puz7kjqadqqyjsug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 中逐一說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS 是條件，不是方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -838,105 +838,105 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板自己的方式。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 員工卡與身份驗証碼是在門口詢問的，完全不受這裡影響 ——
 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeowhruce1hsyekbm71lvk">
+      <w:hyperlink w:history="1" r:id="rIdiz55tkd6nvvecgfnxjknz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_l4qd83gcs8psovrywf-">
+      <w:hyperlink w:history="1" r:id="rIdr6xkvoaiat1susgo7lttx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">App 是否顯示簽到按鈕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在用戶界面顯示簽到按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，同時也是讓缺席數字變得可疑的
 那個設定 —— 請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2stdvzo5itphnktowoeq">
+      <w:hyperlink w:history="1" r:id="rIdj-pzkh7nkizixfkw-ysvr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">什麼才算缺席</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -955,51 +955,51 @@
       <w:r>
         <w:t xml:space="preserve"> 簽到，而且用的是與面板那一項不同
 名稱的政策開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到的期限。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 在時段內掃描會完成簽到；過了時段再掃，預約已經不在了 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkysgyf8-nf50cycgpkizz">
+      <w:hyperlink w:history="1" r:id="rIdxsm2qzjqc8l8_r5b6k8yx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtd6dnhnvppzphvk_eewsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdt-m2g2wlfxe1ql1qgpu49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIddlb58vgegpkxzpw7mykr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdeowhruce1hsyekbm71lvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdx_l4qd83gcs8psovrywf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIde2stdvzo5itphnktowoeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdkysgyf8-nf50cycgpkizz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef1c1b4d465d860c55aa57a3263543529d003462.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3bca0b601f240206942296bee352f883310e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9244a6e8d988e8e7f071c8e67d08804e3b704da.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/953eda1463a1b3fd8d4ae8c7af84a87f9c72ef27.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e19b9c1d7616138b288a43c9a1d03185f93866c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5938f882373eb211b60728dd00e9ccb9c857e065.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjvdif2tfwvaaz5nvveiay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIddrez4mxc5ke1xzpahxtrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdxce64puz7kjqadqqyjsug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdiz55tkd6nvvecgfnxjknz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdr6xkvoaiat1susgo7lttx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdj-pzkh7nkizixfkw-ysvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdxsm2qzjqc8l8_r5b6k8yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f160296766839fd3b5d4bbc5fe1b9f188b22b7fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2d02e6682712af1d846dff89ca77598289e9456.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/160e7c7689d4448d403341ce224a21f0e3e0e175.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/591837f7f0bd70fac3009fa50ed838176dd35827.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86be3004d5853216bc0cc3fa505ae2f253dfe1f3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93307839e2f3a3d8625f19a95222519e17273f9b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用 QR Code 簽到，以及證明你人在現場</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>