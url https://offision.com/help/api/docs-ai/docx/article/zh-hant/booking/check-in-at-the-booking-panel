--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">面板是唯一能證明人真的站在門口的簽到方式。它提供什麼由兩個不同的畫面決定 —— 這也是按鈕會「不見」的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlhr5fs6wfgmvnbiqf2re">
+      <w:hyperlink w:history="1" r:id="rIdts7iracgysr_e25syej8k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門外的面板，是唯一能證明某人確實親自到場的簽到方式。其他方式 —— App、QR Code、感應器
 —— 都可以在大樓的其他角落，甚至在家裡完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -241,177 +241,218 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">沒有被簽到的預約不會維持在已預約狀態 —— 它會從另一道門離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約等待中時，面板會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，旁邊則是 </w:t>
+        <w:t xml:space="preserve">。在會議助理上，同樣的等待會是一個獨立畫面，把缺席
+期限顯示成時鐘——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動釋放</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 倒數。這個標記值得注意：整個
-產品裡，只有這裡把缺席期限顯示成一個真正在走的時鐘，而它的數字來自政策中的
+        <w:t xml:space="preserve"> 下方的剩餘時間，數字來自政策中的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許延後簽到時間（分鐘）</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。整個產品裡，只有這裡會把這個期限倒數出來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">請不要和會議室預約面板角落的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">將於 … 後自動釋放</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 徽章搞混。那一個屬於感應器，
+只有在預約進入 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 之後才出現，倒數的是釋放一間已經空掉的房間——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3tt7taedr1yzg0m0axmxb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">當感應器判斷房間無人時保留預約</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待中：簽到，旁邊是自動釋放倒數。" title="等待中：簽到，旁邊是自動釋放倒數。"/>
+            <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待中：面板提供簽到。" title="等待中：面板提供簽到。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">等待中：簽到，旁邊是自動釋放倒數。</w:t>
+        <w:t xml:space="preserve">等待中：面板提供簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到之後，同一片面板會提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。空間空著時，它改為提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 而馬上使用從不需要簽到，因為按下它的人就站在那裡。設定的方式請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznh4mbhzypwn8sbzygj9g">
+      <w:hyperlink w:history="1" r:id="rIdmra33pu6ogpszpqpp7rqg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接取用空著的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use-zh-hant" descr="使用中：同一筆預約，簽到之後 —— 現在是 結束 與 延長。" title="使用中：同一筆預約，簽到之後 —— 現在是 結束 與 延長。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -446,50 +487,118 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">使用中：同一筆預約，簽到之後 —— 現在是 結束 與 延長。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">下一場會議可以在這一場還在進行時簽到</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">為了 11:00 的會議在 10:45 抵達的人，其實已經在簽到時段內，但房間還在使用中 ——
+在 4.5.18 之前，面板什麼也不給他，於是 11:15 那筆預約就以未到場自行釋出。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">現在，只要下一筆預約進入它的簽到時段，操作按鈕下方就會出現一列：開始時間、主旨，
+以及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。按下去就在原地替那筆預約簽到，按鈕會變成</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">已簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，這一列會留到房間
+換手為止。會畫出這一列的是排程與中央兩種設計。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這樣提早簽到不會縮短仍在進行的會議。新預約的開始時間會落在佔用房間那場會議的結束
+時間，絕不會更早，請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnmzssiqa9m8bayq2xp3as">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">簽到與未到場如何運作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">有兩個畫面在決定它問什麼，而且都不是政策</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「按鈕不見了」的回報大多源自這裡，因為這兩個畫面分屬不同區域，任何一邊都能拿掉另一邊
 開啟的按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶識別設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 為整個組織決定哪些憑證可以證明身分：</w:t>
@@ -525,51 +634,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人臉辨識</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。至少必須保留一項。卡片這一項從頭到尾的
 設定另有專頁 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiu5rh--zxllzdb2ytrxtn">
+      <w:hyperlink w:history="1" r:id="rIdbmktdkcprst6zuviqm6al">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -970,51 +1079,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部與會者沒有任何憑證:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 來自其他公司的人沒有員工卡、沒有身份驗証碼，也沒有可供 QR Code 比對的帳戶。預約編號是
 唯一辨識 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而非辨識人的方式 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu1qooomyxdnc-hm3sahdx">
+      <w:hyperlink w:history="1" r:id="rId6ktadh3quyy-fhmdjfxnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者用預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1040,101 +1149,134 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否需要簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源政策上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbcwwocniovkllovdrf81">
+      <w:hyperlink w:history="1" r:id="rIdn7xfkaawz4dvezadim2v8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開門。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板若接上門鎖，開鎖是搭著簽到一起執行的另一個動作；沒有門禁硬體的面板，
 簽到一樣運作良好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板長什麼樣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 外觀、標誌與待機畫面屬於面板的設計設定，不是它的簽到行為。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">面板連不連得到伺服器。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 簽到需要伺服器。線路中斷的面板會繼續顯示當天的預約，
+但無法接受簽到，也不會排入佇列等線路回來再送 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcz2i_zaggfumzypkrj2si">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1550,51 +1692,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhlhr5fs6wfgmvnbiqf2re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdznh4mbhzypwn8sbzygj9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdiu5rh--zxllzdb2ytrxtn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdu1qooomyxdnc-hm3sahdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdzbcwwocniovkllovdrf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c9fc06d0ee44dc29b65fac788646a55d9bdd5f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581d7c536b5289da6bf4bd2f91e995084780fd65.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ae1bb1149737442e60f86c39fe70910552a9666.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/609350c7c7c5026fa7fa7e0df0b7e663947c513b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdts7iracgysr_e25syej8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId3tt7taedr1yzg0m0axmxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdmra33pu6ogpszpqpp7rqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnmzssiqa9m8bayq2xp3as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbmktdkcprst6zuviqm6al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId6ktadh3quyy-fhmdjfxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdn7xfkaawz4dvezadim2v8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcz2i_zaggfumzypkrj2si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c9fc06d0ee44dc29b65fac788646a55d9bdd5f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581d7c536b5289da6bf4bd2f91e995084780fd65.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ae1bb1149737442e60f86c39fe70910552a9666.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d2ec59efc15c4619b0b8bbd13d2893ea2b364e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約面板簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>