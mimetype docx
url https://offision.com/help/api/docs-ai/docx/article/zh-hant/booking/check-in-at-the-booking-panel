--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdts7iracgysr_e25syej8k">
+      <w:hyperlink w:history="1" r:id="rIdjk9ayrd3qd57fplntv0ur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門外的面板，是唯一能證明某人確實親自到場的簽到方式。其他方式 —— App、QR Code、感應器
 —— 都可以在大樓的其他角落，甚至在家裡完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -295,51 +295,51 @@
       <w:r>
         <w:t xml:space="preserve">請不要和會議室預約面板角落的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">將於 … 後自動釋放</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 徽章搞混。那一個屬於感應器，
 只有在預約進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之後才出現，倒數的是釋放一間已經空掉的房間——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3tt7taedr1yzg0m0axmxb">
+      <w:hyperlink w:history="1" r:id="rIdh-y1qtk31onhexho3ol7x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">當感應器判斷房間無人時保留預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-waiting-check-in-zh-hant" descr="等待中：面板提供簽到。" title="等待中：面板提供簽到。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -408,51 +408,51 @@
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">延長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。空間空著時，它改為提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">馬上使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——
 而馬上使用從不需要簽到，因為按下它的人就站在那裡。設定的方式請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmra33pu6ogpszpqpp7rqg">
+      <w:hyperlink w:history="1" r:id="rIdsua8gwywxthvgatcj9-44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓人在面板上直接取用空著的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use-zh-hant" descr="使用中：同一筆預約，簽到之後 —— 現在是 結束 與 延長。" title="使用中：同一筆預約，簽到之後 —— 現在是 結束 與 延長。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -538,51 +538,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。按下去就在原地替那筆預約簽到，按鈕會變成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，這一列會留到房間
 換手為止。會畫出這一列的是排程與中央兩種設計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這樣提早簽到不會縮短仍在進行的會議。新預約的開始時間會落在佔用房間那場會議的結束
 時間，絕不會更早，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmzssiqa9m8bayq2xp3as">
+      <w:hyperlink w:history="1" r:id="rIdbtxmip8jlskiwaxksge5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與未到場如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有兩個畫面在決定它問什麼，而且都不是政策</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「按鈕不見了」的回報大多源自這裡，因為這兩個畫面分屬不同區域，任何一邊都能拿掉另一邊
@@ -634,51 +634,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人臉辨識</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。至少必須保留一項。卡片這一項從頭到尾的
 設定另有專頁 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmktdkcprst6zuviqm6al">
+      <w:hyperlink w:history="1" r:id="rIdirvrrr_l5uum9zlkvcuja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">感應員工卡簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (登入方式)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1079,51 +1079,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">外部與會者沒有任何憑證:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 來自其他公司的人沒有員工卡、沒有身份驗証碼，也沒有可供 QR Code 比對的帳戶。預約編號是
 唯一辨識 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而非辨識人的方式 —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ktadh3quyy-fhmdjfxnd">
+      <w:hyperlink w:history="1" r:id="rIdeftiys3ojeseospg4uar2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓外部與會者用預約編號簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些不由它決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1149,51 +1149,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否需要簽到。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是資源政策上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要辦理簽到手續</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn7xfkaawz4dvezadim2v8">
+      <w:hyperlink w:history="1" r:id="rIdnluvdxujyycohqiyax-yl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1223,51 +1223,51 @@
       <w:r>
         <w:t xml:space="preserve"> 外觀、標誌與待機畫面屬於面板的設計設定，不是它的簽到行為。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板連不連得到伺服器。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 簽到需要伺服器。線路中斷的面板會繼續顯示當天的預約，
 但無法接受簽到，也不會排入佇列等線路回來再送 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcz2i_zaggfumzypkrj2si">
+      <w:hyperlink w:history="1" r:id="rIduuh2jo9lqdu8rptjcnjhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路中斷時預約面板仍會繼續運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1692,51 +1692,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdts7iracgysr_e25syej8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId3tt7taedr1yzg0m0axmxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdmra33pu6ogpszpqpp7rqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdnmzssiqa9m8bayq2xp3as" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbmktdkcprst6zuviqm6al" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rId6ktadh3quyy-fhmdjfxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdn7xfkaawz4dvezadim2v8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcz2i_zaggfumzypkrj2si" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c9fc06d0ee44dc29b65fac788646a55d9bdd5f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e4770bb487f97a61e3a4239c296c3dd30a02816.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21235fd84e2e0e327dbafc8483e896fe1da67b4a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/581d7c536b5289da6bf4bd2f91e995084780fd65.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b22ecf89c7f934dded2a1ae4f4db890e1af54061.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ae1bb1149737442e60f86c39fe70910552a9666.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d2ec59efc15c4619b0b8bbd13d2893ea2b364e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjk9ayrd3qd57fplntv0ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdh-y1qtk31onhexho3ol7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdsua8gwywxthvgatcj9-44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdbtxmip8jlskiwaxksge5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdirvrrr_l5uum9zlkvcuja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdeftiys3ojeseospg4uar2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdnluvdxujyycohqiyax-yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIduuh2jo9lqdu8rptjcnjhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ec00bda63e8072a2a29140cb37c01edecc2faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb408186e0db4089c0a0dcc5b3302e9ebd249a23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fa788719c69d40c8c7ed73dc9c5e670d164aa3d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec140dbc171bfba27cc5783b447cbb191a0b5cdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dedd9688b7f35d17401664f0063161a765eabda4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac872cbb6e937a8b5deaecfee3680d17be0b1f55.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7056ded5fdd8766902f9854e71154c4d9c6dafb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/151e9f7506e748b85afc7b2bda1ce4ea0a88f2f0.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在預約面板簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>