--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjelc005-e_8qckr_dan3h">
+      <w:hyperlink w:history="1" r:id="rId_buhh8ajaflryyvewjuzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/check-in-and-out-by-occupancy-sensor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-signal-to-automation-zh-hant" descr="感應器只回報有人或沒有人。要拿它做什麼，由三個各自獨立的設定決定。" title="感應器只回報有人或沒有人。要拿它做什麼，由三個各自獨立的設定決定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -163,51 +163,51 @@
         <w:t xml:space="preserve">
 感應器必須已經在回報資料到 Offision，而且以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 綁到這個房間或辦公桌。綁成
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的感應器只回報樓層，不會讓任何預約發生變化。哪些感應器會回報佔用狀態、
 各自要怎麼綁，請見 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxe8axzjiem1mwy6usrbw">
+      <w:hyperlink w:history="1" r:id="rIdxvnzkejh9axlk0j8lyv2c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不在簽到頁</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -730,51 +730,51 @@
         <w:t xml:space="preserve">啟動通過感應器自動登出</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會在感應器持續回報沒有人夠久之後，把房間釋出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它只會對 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的預約生效。沒有人到場的預約是由簽到時限釋出的，那是另一套
 機制、另一個計時器——請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhvxdyc_f33io7mqf2n95">
+      <w:hyperlink w:history="1" r:id="rIdobewwn2fypmflbhygscj1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">持續無感應時間（以分鐘計）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是安靜必須持續多久，從預約開始時間或最後一筆
 感應數值兩者較晚的一個起算。請設得夠長，讓去買杯咖啡不會被判定離開。</w:t>
@@ -959,51 +959,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 畫面和一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">我還在使用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕呈現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安靜卻仍在使用中的房間，答案就在這裡——像是所有人都站在感應器照不到的白板前
 開的工作坊，或是在角落講的一通長電話。這次輕觸的效力持續到預約結束而不是貪睡，
 兩種面板設計在能不能還原上也不一樣，細節請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5j3_svgcqaohasd8uyuuw">
+      <w:hyperlink w:history="1" r:id="rIdzhgw93ux2lcvhr6qfpicj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">當感應器判斷房間無人時保留預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-field-checkout-zh-hant" descr="啟動通過感應器自動登出，只對已經簽到的預約起作用。" title="啟動通過感應器自動登出，只對已經簽到的預約起作用。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1564,187 +1564,187 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認有效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約這個房間，真的坐進去，然後離開。持續無感應時間過後預約會自己釋出，歷史紀錄
 會留下 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjr8gytelmv5abrmbubhp">
+      <w:hyperlink w:history="1" r:id="rIdrlnunoc3tykrzemjd4sin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">追查預約發生過什麼事</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不控制什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有人到場的預約。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是簽到時限，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidxvnrpym36kwxriyz6cq">
+      <w:hyperlink w:history="1" r:id="rId3z_sndbydbjilmiowjuhd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">由人自己按的按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也就是 立即結束 與延長——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcmdd6-gkgblrnt0miimxt">
+      <w:hyperlink w:history="1" r:id="rIdhaev3_x2jdbibz0snhpko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">延長會議，或提早結束</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪一個感應器盯著哪一個房間。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那設定在感應器上，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wdi0fa7qna4njf0uj6iv">
+      <w:hyperlink w:history="1" r:id="rId4fhclf5oswq1qpnkp2lyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間裡有幾個人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 佔用感應器只回報有人或沒有人，這裡也不需要更多——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytfi4kxorjgbr1s-ga31h">
+      <w:hyperlink w:history="1" r:id="rIdnsd4squ4fnjshq4qf-qxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人數計數器不是佔用感應器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2169,51 +2169,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjelc005-e_8qckr_dan3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdlxe8axzjiem1mwy6usrbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdfhvxdyc_f33io7mqf2n95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId5j3_svgcqaohasd8uyuuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdgjr8gytelmv5abrmbubhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdidxvnrpym36kwxriyz6cq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdcmdd6-gkgblrnt0miimxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId9wdi0fa7qna4njf0uj6iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdytfi4kxorjgbr1s-ga31h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#&#20154;&#25976;&#35336;&#25976;&#22120;&#19981;&#26159;&#20308;&#29992;&#24863;&#25033;&#22120;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42c54b0f435ad3ed179f5846aebc0e2adac46249.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372e79bb8ddff23c147965cf30c3941e4c8f8afe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d033aa47d6ef5193e1ced684efeb6f462c9730e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e882fc3fa9351366fe83fdc2fd7df9c90bd0e672.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d81f054800b34bb59f04d4b29cf42a05992d1148.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/736ac652a8b778a6b0d83daaae40c151ed2e033a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a5dc468c871060d63b0c409c399afdb12b5a0cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b7d0248036b23556d624403506446e88eb8ed9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb474809ab7582a249172b736b6bff747714f5f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d08da011a9874057031e9ea9ab4d600b25efa923.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19a4c9366fde9d9f890b51935729839e5dc14a09.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38e1b156da65a59fa43958385d4b149396f36774.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5678773dcf5acc5f1e59a10ccaa92963dab510d3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_buhh8ajaflryyvewjuzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdxvnzkejh9axlk0j8lyv2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdobewwn2fypmflbhygscj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzhgw93ux2lcvhr6qfpicj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdrlnunoc3tykrzemjd4sin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rId3z_sndbydbjilmiowjuhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhaev3_x2jdbibz0snhpko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId4fhclf5oswq1qpnkp2lyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdnsd4squ4fnjshq4qf-qxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#&#20154;&#25976;&#35336;&#25976;&#22120;&#19981;&#26159;&#20308;&#29992;&#24863;&#25033;&#22120;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/967c36f6b91298c69a1fd77fbe372c8057234798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12d68b03bd78eaab2d665916aa1e96b55d2a6a89.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bbf37cac38eba8e053a333f2b29c1cf3e2c568f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9ab3564cc8905f056c4fc9c8c45c5a06db846c8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5efb674d9d1f329adf76fe86ff03f7d3ec3cda56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52cbef3a478ed9ff342ab1cd2800901dea038cd6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5dac5de8f0d5dcc042fdb3c1542c6e78ea1eaffe.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39f0488f30315a0a19e7abf6193c2b7d21d3e5e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7b676b2caaf47b34aa5ce24470c23d64e96fd22.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02a5d90095a61c28f160b8cd729b36d5ae2ad7ad.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7177a32d6772271d9624822aaf74f410669a90d3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96685b257f595567ee87c9442c260c8999f20f2f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c5aed3a82be065464d6ee0821ca13c4cf24822b.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓感應器替預約簽到、登出與延長</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>