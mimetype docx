--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">調整會議室的排列順序</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">會議室不是用拖曳排位置，而是排序出來的。一個設定決定所有人一開始看到的預設順序， 建議優先級把個別會議室往上推，而每個人也可以自己重新排序。</w:t>
+        <w:t xml:space="preserve">會議室不是用拖曳排位置，而是排序出來的。一個設定決定所有人一開始看到的預設順序，建議優先級把個別會議室往上推，而每個人也可以自己重新排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ppjjpyaj7n84xhxjwogk">
+      <w:hyperlink w:history="1" r:id="rIdy-i4scvs0yew9p9_n9qa7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室不能用拖曳排成自訂順序。列表是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
@@ -249,76 +249,76 @@
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (界面自訂)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1562100"/>
+            <wp:extent cx="5715000" cy="2343150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-order-order-by-zh-hant" descr="依照排序 — 在任何人重新排序之前，會議室就是照這個順序排列。" title="依照排序 — 在任何人重新排序之前，會議室就是照這個順序排列。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1562100"/>
+                      <a:ext cx="5715000" cy="2343150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -366,51 +366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把個別會議室往上推</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議優先級</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是最接近手動排序的做法：每間會議室一個 0（最低）到 5（最高）的數字，
 數字高的排前面。它設定在會議室本身 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_kftoyltsqxnbftearnn">
+      <w:hyperlink w:history="1" r:id="rIdyuqm-xyui-qtclth7ssbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Offision 在預約時優先建議哪間會議室，也是看這個數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要預設順序維持在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">推薦優先級</w:t>
@@ -490,51 +490,51 @@
       <w:r>
         <w:t xml:space="preserve">預設值只是大家的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">起點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。每個人的應用程式過濾器裡都有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一旦選過，
 瀏覽器就會記住，之後本人的選擇會蓋過你的預設值。你的預設值仍然是選單裡排第一的選項。
 使用者那一側的操作見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda7txit_y7dhzuqkb-wnog">
+      <w:hyperlink w:history="1" r:id="rIdtz9h52d44sbvuxg-uies0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">排序會議室列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果只有一個人回報會議室「順序不對」而其他人都正常，那幾乎可以確定是那個人自己
 選了排序 — 請他把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
@@ -555,76 +555,76 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**管理主控台自己的列表。**主控台的資源列表由各管理員自己按欄位標題排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**哪些會議室會出現。**看不到的會議室是團隊空間或過濾器的問題 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcfszlm0b1miaubtq-q6d">
+      <w:hyperlink w:history="1" r:id="rIdu-ydunvqyvist3z_sfryq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**日曆的密度。**畫面裝得下幾間會議室是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdliloc7iivpsaapgx9-o8m">
+      <w:hyperlink w:history="1" r:id="rIdmo5hy7scn_etjo168b0-n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">欄寬和列高</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事，與順序無關。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1049,51 +1049,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ppjjpyaj7n84xhxjwogk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdc_kftoyltsqxnbftearnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIda7txit_y7dhzuqkb-wnog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdfcfszlm0b1miaubtq-q6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdliloc7iivpsaapgx9-o8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e38c1707fca6b14e298d4d588b2e913a670c5283.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy-i4scvs0yew9p9_n9qa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdyuqm-xyui-qtclth7ssbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtz9h52d44sbvuxg-uies0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdu-ydunvqyvist3z_sfryq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmo5hy7scn_etjo168b0-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a76c70436603716957e291bbd6b4676adcf8b243.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調整會議室的排列順序</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>