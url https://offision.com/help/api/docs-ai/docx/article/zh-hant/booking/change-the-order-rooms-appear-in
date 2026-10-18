--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy-i4scvs0yew9p9_n9qa7">
+      <w:hyperlink w:history="1" r:id="rIdiltrqwmslmpshslsvpoke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室不能用拖曳排成自訂順序。列表是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
@@ -366,51 +366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把個別會議室往上推</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議優先級</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是最接近手動排序的做法：每間會議室一個 0（最低）到 5（最高）的數字，
 數字高的排前面。它設定在會議室本身 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyuqm-xyui-qtclth7ssbm">
+      <w:hyperlink w:history="1" r:id="rIdvd51ec2iyrth9dsjjisgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 Offision 在預約時優先建議哪間會議室，也是看這個數字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只要預設順序維持在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">推薦優先級</w:t>
@@ -490,51 +490,51 @@
       <w:r>
         <w:t xml:space="preserve">預設值只是大家的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">起點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。每個人的應用程式過濾器裡都有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，一旦選過，
 瀏覽器就會記住，之後本人的選擇會蓋過你的預設值。你的預設值仍然是選單裡排第一的選項。
 使用者那一側的操作見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtz9h52d44sbvuxg-uies0">
+      <w:hyperlink w:history="1" r:id="rId1anyfjxesqpkqhhdya805">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">排序會議室列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果只有一個人回報會議室「順序不對」而其他人都正常，那幾乎可以確定是那個人自己
 選了排序 — 請他把</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排序</w:t>
@@ -555,76 +555,76 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**管理主控台自己的列表。**主控台的資源列表由各管理員自己按欄位標題排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**哪些會議室會出現。**看不到的會議室是團隊空間或過濾器的問題 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu-ydunvqyvist3z_sfryq">
+      <w:hyperlink w:history="1" r:id="rId_d96ikerhdigegj0lwt8n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為指定部門設定專用資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**日曆的密度。**畫面裝得下幾間會議室是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmo5hy7scn_etjo168b0-n">
+      <w:hyperlink w:history="1" r:id="rIdrdsqbltqyrfrg437mo8dl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">欄寬和列高</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事，與順序無關。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1049,51 +1049,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy-i4scvs0yew9p9_n9qa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdyuqm-xyui-qtclth7ssbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtz9h52d44sbvuxg-uies0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdu-ydunvqyvist3z_sfryq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdmo5hy7scn_etjo168b0-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a76c70436603716957e291bbd6b4676adcf8b243.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiltrqwmslmpshslsvpoke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdvd51ec2iyrth9dsjjisgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId1anyfjxesqpkqhhdya805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId_d96ikerhdigegj0lwt8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrdsqbltqyrfrg437mo8dl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6797dfd4de3d9e472e22be5371dab6ac489c43f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>調整會議室的排列順序</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>