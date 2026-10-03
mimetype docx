--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId844ed0cn7m1rersls6jwv">
+      <w:hyperlink w:history="1" r:id="rId_vygxzwnamadty5uxmb3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule-zh-hant" descr="這些抱怨每間辦公室都不陌生——下面每一個都對應一條能解決它的規則。" title="這些抱怨每間辦公室都不陌生——下面每一個都對應一條能解決它的規則。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -188,212 +188,212 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">六個抱怨，各一條規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室訂了卻沒人來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要求簽到——沒人簽到的預約會變成缺席，會議室
 自動釋出。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwar1egcwmlfnsont-jax">
+      <w:hyperlink w:history="1" r:id="rIdwqjuzc2w-ecllbagkt-i_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆被提早數月佔滿。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定滾動的可預約範圍，讓所有人都在同一段期限內
 預約。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6n0p-vwh1c2sru-jjzgwr">
+      <w:hyperlink w:history="1" r:id="rIdstwwtcs8lwr9s77dingqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制可以提前多久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">少數人佔住大多數會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 限制單筆預約的時長，並給每個人可支配的
 配額。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidju9-sjptb3aqe_wqg4o">
+      <w:hyperlink w:history="1" r:id="rIdrw15a5zq16g8odjweurio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大會議室拿來開兩人會議。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只把人數不足的預約送去審核，讓大會議室被兩個人
 佔走之前先有人點頭。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltfgmgyodzuraw41ek6mo">
+      <w:hyperlink w:history="1" r:id="rIdpkeoeohc8yuadsddhzif2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議排到營業時間之外。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 為會議室設定營業時間，超出範圍的預約會被
 拒絕。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1bj8vz2slhowqdxy7dv0">
+      <w:hyperlink w:history="1" r:id="rId7ocr-l24cbrtvs3mjer9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則擋住了不該擋的人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不要為此放寬整份規則——只為那個群組加一條
 覆蓋規則。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsjk4gnmmgb37ii3wgwoz">
+      <w:hyperlink w:history="1" r:id="rId9tiaj29sdssnugumfsoh7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先設定一條規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑出代價最大的那個抱怨，在會議室使用的規則上設定那一條，然後觀察一週的
@@ -873,51 +873,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844ed0cn7m1rersls6jwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdkwar1egcwmlfnsont-jax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId6n0p-vwh1c2sru-jjzgwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdidju9-sjptb3aqe_wqg4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdltfgmgyodzuraw41ek6mo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdn1bj8vz2slhowqdxy7dv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdtsjk4gnmmgb37ii3wgwoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0717911a66040eda68acd24efe35cd6009a535.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_vygxzwnamadty5uxmb3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdwqjuzc2w-ecllbagkt-i_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdstwwtcs8lwr9s77dingqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrw15a5zq16g8odjweurio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpkeoeohc8yuadsddhzif2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId7ocr-l24cbrtvs3mjer9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId9tiaj29sdssnugumfsoh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0717911a66040eda68acd24efe35cd6009a535.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪條預約規則解決哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>