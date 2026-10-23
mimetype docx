--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_vygxzwnamadty5uxmb3s">
+      <w:hyperlink w:history="1" r:id="rIdmauwrt3awugvw6kohf-n8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule-zh-hant" descr="這些抱怨每間辦公室都不陌生——下面每一個都對應一條能解決它的規則。" title="這些抱怨每間辦公室都不陌生——下面每一個都對應一條能解決它的規則。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -188,212 +188,212 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">六個抱怨，各一條規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室訂了卻沒人來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要求簽到——沒人簽到的預約會變成缺席，會議室
 自動釋出。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqjuzc2w-ecllbagkt-i_">
+      <w:hyperlink w:history="1" r:id="rId7d5i4tug-7fnucfbtserc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">日曆被提早數月佔滿。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設定滾動的可預約範圍，讓所有人都在同一段期限內
 預約。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstwwtcs8lwr9s77dingqo">
+      <w:hyperlink w:history="1" r:id="rIdrqcank571izdem98tg_5b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">限制可以提前多久預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">少數人佔住大多數會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 限制單筆預約的時長，並給每個人可支配的
 配額。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrw15a5zq16g8odjweurio">
+      <w:hyperlink w:history="1" r:id="rIdcix3sqwrgerm3-hmt-trs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約配額的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大會議室拿來開兩人會議。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只把人數不足的預約送去審核，讓大會議室被兩個人
 佔走之前先有人點頭。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpkeoeohc8yuadsddhzif2">
+      <w:hyperlink w:history="1" r:id="rIdwlokev6wapvqtebd10vmi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把大會議室留給大型會議</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議排到營業時間之外。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 為會議室設定營業時間，超出範圍的預約會被
 拒絕。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ocr-l24cbrtvs3mjer9i">
+      <w:hyperlink w:history="1" r:id="rIdppt0twgy2iujkvfqruwvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約時間限制在營業時間內</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則擋住了不該擋的人。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不要為此放寬整份規則——只為那個群組加一條
 覆蓋規則。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tiaj29sdssnugumfsoh7">
+      <w:hyperlink w:history="1" r:id="rIdcong9obsuxpnwct_norvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以比其他人提前預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先設定一條規則</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑出代價最大的那個抱怨，在會議室使用的規則上設定那一條，然後觀察一週的
@@ -873,51 +873,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_vygxzwnamadty5uxmb3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdwqjuzc2w-ecllbagkt-i_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdstwwtcs8lwr9s77dingqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdrw15a5zq16g8odjweurio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpkeoeohc8yuadsddhzif2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId7ocr-l24cbrtvs3mjer9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId9tiaj29sdssnugumfsoh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d0717911a66040eda68acd24efe35cd6009a535.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmauwrt3awugvw6kohf-n8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId7d5i4tug-7fnucfbtserc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrqcank571izdem98tg_5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdcix3sqwrgerm3-hmt-trs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdwlokev6wapvqtebd10vmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdppt0twgy2iujkvfqruwvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdcong9obsuxpnwct_norvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97f6de73348f315f7cf32214c86d86fc68362a37.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>哪條預約規則解決哪個問題</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>