--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,98 +26,98 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格參考</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">決定使用者預約時被問到什麼的畫面：每一個可以關掉、重新排序或改名的標準欄位， 以及你自己新增的欄位上的每一項設定。</w:t>
+        <w:t xml:space="preserve">決定使用者預約時被問到什麼的畫面：每一個可以關掉、重新排序或改名的標準欄位，以及你自己新增的欄位上的每一項設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqr8p1rabluwh4e3ej8ed">
+      <w:hyperlink w:history="1" r:id="rIdvbg_yqkndyzf7iquanmj4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是組出一張預約表格的畫面：你關掉、重新排序、改名的標準欄位，以及你自己新增的
 欄位。某一筆預約最後會用你的哪一張表格，是在別處決定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafh-gs6-ogcz0t2w0rtdo">
+      <w:hyperlink w:history="1" r:id="rIdeyf7thh5v_lqw7lq7sxeo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (預約表格)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1049,64 +1049,74 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主持人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">只有它自己的名字</w:t>
+              <w:t xml:space="preserve">出現在哪裡，以及它自己的名字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5850"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">只有在資源政策允許邀請主持人時才顯示，所以它沒有自己的顯示開關</w:t>
+              <w:t xml:space="preserve">需要資源政策允許邀請主持人，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">而且</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">這一列對該種資源的開關是開的。被隱藏的主持人欄位永遠不會是必填，無論政策怎麼寫</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">到訪目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
@@ -1236,58 +1246,68 @@
         </w:rPr>
         <w:t xml:space="preserve">在預約泊車位時顯示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在預約其他資源時顯示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">備註</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">與</w:t>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">線上會議</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主持人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">五個全有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3267075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-notes-visibility-zh-hant" descr="備註欄位，五種資源類型都可以挑。" title="備註欄位，五種資源類型都可以挑。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
@@ -1337,500 +1357,573 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">標題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">參與者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是例外：辦公桌、設備與泊車位仍然列在清單裡，但被固定關掉，
 因為標題與賓客名單只有對會議室或「其他」資源才有意義。所以不管表格其他地方怎麼設，
 一筆辦公桌預約永遠不會問這兩項。</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主持人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">沒有這個限制 —— 五個全部有效，而且五個
+預設都是開啟。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3419475"/>
+            <wp:extent cx="5715000" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-subject-visibility-zh-hant" descr="標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。" title="標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。"/>
+            <wp:docPr id="1" name="booking-form-host-visibility-zh-hant" descr="主持人欄位：同樣的五個開關，加上它自己的名字。資源政策仍然必須允許主持人。" title="主持人欄位：同樣的五個開關，加上它自己的名字。資源政策仍然必須允許主持人。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3419475"/>
+                      <a:ext cx="5715000" cy="3514725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。</w:t>
+        <w:t xml:space="preserve">主持人欄位：同樣的五個開關，加上它自己的名字。資源政策仍然必須允許主持人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3638550"/>
+            <wp:extent cx="5715000" cy="3419475"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-desk-zh-hant" descr="同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。" title="同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。"/>
+            <wp:docPr id="1" name="booking-form-subject-visibility-zh-hant" descr="標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。" title="標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3638550"/>
+                      <a:ext cx="5715000" cy="3419475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">標題欄位：它出現在哪裡，以及一筆預約可不可以是私密的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1276350"/>
+            <wp:extent cx="5715000" cy="3638550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-private-zh-hant" descr="這個開關做出來的東西：由預約的人一筆一筆決定。" title="這個開關做出來的東西：由預約的人一筆一筆決定。"/>
+            <wp:docPr id="1" name="booking-form-result-desk-zh-hant" descr="同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。" title="同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1276350"/>
+                      <a:ext cx="5715000" cy="3638550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">這個開關做出來的東西：由預約的人一筆一筆決定。</w:t>
+        <w:t xml:space="preserve">同一個站點，改成預約辦公桌：沒有標題，也沒有參與者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">別名與自訂欄位名稱</w:t>
+        <w:t xml:space="preserve">允許私密預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">同一件事的兩個標籤 — 它們換掉標準欄位的措辭，但不改變它的作用。</w:t>
+        <w:t xml:space="preserve">設在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">參與者</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">標題</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">上。它讓預約的人把這筆預約在做什麼——主旨、備忘錄與出席者名單——對其他人
+藏起來；藏的不是這筆預約本身。在表格上它以標題旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">別名</w:t>
-[...81 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">私人預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 呈現。它會從哪些
+畫面上消失、又有誰仍然讀得到，見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlvdktyekxmkhejjkexx4a">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3267075"/>
+            <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-attendee-alias-zh-hant" descr="改了名字的參與者欄位。" title="改了名字的參與者欄位。"/>
+            <wp:docPr id="1" name="booking-form-result-private-zh-hant" descr="這個開關做出來的東西：由預約的人一筆一筆決定。" title="這個開關做出來的東西：由預約的人一筆一筆決定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3267075"/>
+                      <a:ext cx="5715000" cy="1276350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">改了名字的參與者欄位。</w:t>
+        <w:t xml:space="preserve">這個開關做出來的東西：由預約的人一筆一筆決定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">別名與自訂欄位名稱</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同一件事的兩個標籤 — 它們換掉標準欄位的措辭，但不改變它的作用。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">參與者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">把它叫做
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">標題</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備註</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">主持人</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">把它叫做</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂欄位名稱</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。當你機構的用語跟
+我們不同時就用它：用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">賓客</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">而不是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">參與者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">議程</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">而不是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備註</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:extent cx="5715000" cy="3267075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-alias-zh-hant" descr="預約表格上改了名字的欄位。它邀請的還是參與者。" title="預約表格上改了名字的欄位。它邀請的還是參與者。"/>
+            <wp:docPr id="1" name="booking-form-attendee-alias-zh-hant" descr="改了名字的參與者欄位。" title="改了名字的參與者欄位。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3267075"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">改了名字的參與者欄位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-form-result-alias-zh-hant" descr="預約表格上改了名字的欄位。它邀請的還是參與者。" title="預約表格上改了名字的欄位。它邀請的還是參與者。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2562225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1862,51 +1955,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一種</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">語言都要把名字填上。只用英文填的名字，在中文畫面上也還是英文。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你自己新增的欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你新增的每個欄位都帶著同一組設定。要從頭到尾做一個出來，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-nbeg-untxd1l2zzhnas_">
+      <w:hyperlink w:history="1" r:id="rIde-pfp-mrzn-jddklkvtlz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓每筆預約都要填成本項目與專案編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2199,51 +2292,51 @@
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複數選擇</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">的選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">適合固定的短清單。長清單或共用的清單該放進</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcm4mfkaodz1jzfzu1dl_u">
+            <w:hyperlink w:history="1" r:id="rIdshqfxijk7xdzc_ufvm6fh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資料集</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資料集</w:t>
             </w:r>
@@ -2609,51 +2702,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4619625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-field-select-options-zh-hant" descr="一個選擇欄位，選項就列在欄位本身上面。" title="一個選擇欄位，選項就列在欄位本身上面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:blip r:embed="rId16" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4619625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2697,51 +2790,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2647950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-required-zh-hant" descr="三個新增的欄位。帶紅色記號的那兩個不能留空。" title="三個新增的欄位。帶紅色記號的那兩個不能留空。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2647950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -3177,51 +3270,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自動完成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8211"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv2zn9e0c9t8yumpf6h68m">
+            <w:hyperlink w:history="1" r:id="rIdzex13eqm9t3cwc3_8vx4x">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資料集</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">挑一筆，邊打字邊搜尋</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3308,115 +3401,116 @@
 沒有開關可以切。寬度是照標籤實際佔的位置算，所以中文或日文選項大約等於同樣字數的
 英文的兩倍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**一筆預約會拿到哪張表格。**由三條路徑決定，而且沒有一條在這個畫面上 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmjbwtwarqizlj6ajixqt">
+      <w:hyperlink w:history="1" r:id="rIdvdju6gcpgms7rcbef69tj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰可以預約。**是團隊空間與資源政策，不是表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">**主持人欄位會不會出現。**由資源政策決定；這個畫面只負責它的名字。</w:t>
+        <w:t xml:space="preserve">**主持人欄位究竟會不會出現。**由兩道關卡決定，這個畫面只是其中一道 —— 資源政策
+也必須允許主持人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**審批的人能不能讀到你的欄位。**資源政策有自己的開關管這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**資源自己的說明。**它屬於資源，不屬於表格；要不要印在選擇欄旁邊是界面自訂的設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrvilovjjdnf9nlq138wz">
+      <w:hyperlink w:history="1" r:id="rIdcttaborlp3dzodj-cllfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**訪客表格。**訪客管理有自己的表格編輯器，兩邊從不共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -3854,51 +3948,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmqr8p1rabluwh4e3ej8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdafh-gs6-ogcz0t2w0rtdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdp-o0gcsfxqak57dnk3d7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId-nbeg-untxd1l2zzhnas_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdcm4mfkaodz1jzfzu1dl_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdv2zn9e0c9t8yumpf6h68m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdfmjbwtwarqizlj6ajixqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdmrvilovjjdnf9nlq138wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6ce86e795b67ec9da74df7115dc37d10879ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8826215d029a500fd8508a7b7ffe790841b0bc5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e67f57b28fc73da29964c3cfab2cb959623b3813.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a90a01779fea860fcb14c29e621966fda415da1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed3dd9035cbc2f20eae83ad998ce41302dad42ed.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/290798143965fa3f9742823b2c02a375dcc8d67e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aed3dff3bd98a25417c5a692793842f2ab156878.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010470d7246dcfd2d6ba35b6d53c1f676a72ea76.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d79abc446fbf47b80b74d5d7cde098f4f00bda5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fa9d54faad23e3885f73d54d4bd4841096cd4ba.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbg_yqkndyzf7iquanmj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdeyf7thh5v_lqw7lq7sxeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdlvdktyekxmkhejjkexx4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIde-pfp-mrzn-jddklkvtlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdshqfxijk7xdzc_ufvm6fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdzex13eqm9t3cwc3_8vx4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdvdju6gcpgms7rcbef69tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcttaborlp3dzodj-cllfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6ce86e795b67ec9da74df7115dc37d10879ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8826215d029a500fd8508a7b7ffe790841b0bc5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e67f57b28fc73da29964c3cfab2cb959623b3813.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/327cc2c639c1edbd1346a5130e20e19b752a741b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a90a01779fea860fcb14c29e621966fda415da1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed3dd9035cbc2f20eae83ad998ce41302dad42ed.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/290798143965fa3f9742823b2c02a375dcc8d67e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aed3dff3bd98a25417c5a692793842f2ab156878.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010470d7246dcfd2d6ba35b6d53c1f676a72ea76.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d79abc446fbf47b80b74d5d7cde098f4f00bda5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fa9d54faad23e3885f73d54d4bd4841096cd4ba.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約表格參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>