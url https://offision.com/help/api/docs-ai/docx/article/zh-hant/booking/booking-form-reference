--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbg_yqkndyzf7iquanmj4">
+      <w:hyperlink w:history="1" r:id="rIdu9xepy6xikpg3oelsdhto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是組出一張預約表格的畫面：你關掉、重新排序、改名的標準欄位，以及你自己新增的
 欄位。某一筆預約最後會用你的哪一張表格，是在別處決定的 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyf7thh5v_lqw7lq7sxeo">
+      <w:hyperlink w:history="1" r:id="rIdscuus6vxu9ig_lj_ymf4p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (預約表格)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1593,51 +1593,51 @@
         <w:t xml:space="preserve">設在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">標題</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上。它讓預約的人把這筆預約在做什麼——主旨、備忘錄與出席者名單——對其他人
 藏起來；藏的不是這筆預約本身。在表格上它以標題旁邊的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 呈現。它會從哪些
 畫面上消失、又有誰仍然讀得到，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvdktyekxmkhejjkexx4a">
+      <w:hyperlink w:history="1" r:id="rIdbnag1oq2vm_7hbhacnzsz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-private-zh-hant" descr="這個開關做出來的東西：由預約的人一筆一筆決定。" title="這個開關做出來的東西：由預約的人一筆一筆決定。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1955,51 +1955,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每一種</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">語言都要把名字填上。只用英文填的名字，在中文畫面上也還是英文。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你自己新增的欄位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你新增的每個欄位都帶著同一組設定。要從頭到尾做一個出來，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-pfp-mrzn-jddklkvtlz">
+      <w:hyperlink w:history="1" r:id="rId-flsanp6tpiexkx4m_mos">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓每筆預約都要填成本項目與專案編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2292,51 +2292,51 @@
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">複數選擇</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">的選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">適合固定的短清單。長清單或共用的清單該放進</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdshqfxijk7xdzc_ufvm6fh">
+            <w:hyperlink w:history="1" r:id="rIdnx2v4ahq679chxo5olqbd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資料集</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1478"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資料集</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自動完成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="8211"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzex13eqm9t3cwc3_8vx4x">
+            <w:hyperlink w:history="1" r:id="rIdedhitdlhxbamavirdlkfc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資料集</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">挑一筆，邊打字邊搜尋</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3401,51 +3401,51 @@
 沒有開關可以切。寬度是照標籤實際佔的位置算，所以中文或日文選項大約等於同樣字數的
 英文的兩倍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**一筆預約會拿到哪張表格。**由三條路徑決定，而且沒有一條在這個畫面上 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdju6gcpgms7rcbef69tj">
+      <w:hyperlink w:history="1" r:id="rIdhggrhcytqz1mpir3ijy1p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**誰可以預約。**是團隊空間與資源政策，不是表格。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3466,51 +3466,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**審批的人能不能讀到你的欄位。**資源政策有自己的開關管這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**資源自己的說明。**它屬於資源，不屬於表格；要不要印在選擇欄旁邊是界面自訂的設定 —
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcttaborlp3dzodj-cllfb">
+      <w:hyperlink w:history="1" r:id="rId8usoqtyuvivp2ly-qlkmv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**訪客表格。**訪客管理有自己的表格編輯器，兩邊從不共用欄位或資料集。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -3948,51 +3948,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbg_yqkndyzf7iquanmj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdeyf7thh5v_lqw7lq7sxeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdlvdktyekxmkhejjkexx4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIde-pfp-mrzn-jddklkvtlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdshqfxijk7xdzc_ufvm6fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdzex13eqm9t3cwc3_8vx4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdvdju6gcpgms7rcbef69tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdcttaborlp3dzodj-cllfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a6ce86e795b67ec9da74df7115dc37d10879ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8826215d029a500fd8508a7b7ffe790841b0bc5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e67f57b28fc73da29964c3cfab2cb959623b3813.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/327cc2c639c1edbd1346a5130e20e19b752a741b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a90a01779fea860fcb14c29e621966fda415da1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed3dd9035cbc2f20eae83ad998ce41302dad42ed.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/290798143965fa3f9742823b2c02a375dcc8d67e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aed3dff3bd98a25417c5a692793842f2ab156878.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/010470d7246dcfd2d6ba35b6d53c1f676a72ea76.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d79abc446fbf47b80b74d5d7cde098f4f00bda5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fa9d54faad23e3885f73d54d4bd4841096cd4ba.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu9xepy6xikpg3oelsdhto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdscuus6vxu9ig_lj_ymf4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdbnag1oq2vm_7hbhacnzsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId-flsanp6tpiexkx4m_mos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdnx2v4ahq679chxo5olqbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdedhitdlhxbamavirdlkfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdhggrhcytqz1mpir3ijy1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId8usoqtyuvivp2ly-qlkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d3ab257a3202d15168241fb772cd50f7eefbdd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3addf9587e5a86c7640ac5eeeddc38e8c4940ea5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac5b3e5238ef06280e22b412eff0a79468bfb63e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca6c680d52296fc140ef82f056e5af1f38dc556e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1286031306727ce418a43b6bda883b948afb0859.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1798934be8258a8978c9db271cbc30d7301c5c71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0b84199acda1a77c73700de01f129b47fe7e34.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c0c6bd98d9eadae7ff3f2e53f534313d2e49a9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4846e944af9c824900a239f9032184e12e00caf1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/100dad1e8479759fef8ac95af0a205208bf994d4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e802ebde79f37ea9943d3d4c2ccf261e7c21712b.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約表格參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>