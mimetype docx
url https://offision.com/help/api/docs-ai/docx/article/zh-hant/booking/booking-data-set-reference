--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約資料集參考</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">資料集是自動完成欄位讀取的可重用選項清單：一個鍵、一段顯示文字，加上匯入。 畫面上的每一項設定，以及什麼時候該用它而不是選擇欄位。</w:t>
+        <w:t xml:space="preserve">建立資料集，即自動完成欄位讀取的可重用選項清單：一個鍵、一段顯示文字，加上匯入。畫面上的每一項設定，以及什麼時候該用它而不是選擇欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx1cyesdzhkzpij9iseete">
+      <w:hyperlink w:history="1" r:id="rIdudanemry0tfnijljrwp5b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
@@ -589,51 +589,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一筆項目可以不填鍵就儲存。它會在清單裡顯示為**（無鍵值）**，而預約只會存下顯示
 文字 — 對沒有東西要跟它對帳的清單來說沒問題，對有的清單來說就是問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">匯入與匯出</w:t>
+        <w:t xml:space="preserve">匯入、匯出與清除</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">項目頁上有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出</w:t>
@@ -650,312 +650,418 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1276"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6169"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="5912"/>
+        <w:gridCol w:w="2857"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1915"/>
+            <w:tcW w:type="dxa" w:w="5912"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">有什麼作用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6169"/>
+            <w:tcW w:type="dxa" w:w="2857"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候該改</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">匯入</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1915"/>
+            <w:tcW w:type="dxa" w:w="5912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">從試算表載入資料列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6169"/>
+            <w:tcW w:type="dxa" w:w="2857"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">任何實際使用的清單都該用它 — 一份會計科目表不值得用打的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">匯出</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1915"/>
+            <w:tcW w:type="dxa" w:w="5912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把資料列寫出來</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6169"/>
+            <w:tcW w:type="dxa" w:w="2857"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大批修改前先匯出一份，匯錯了才有得還原</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">新增一列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1915"/>
+            <w:tcW w:type="dxa" w:w="5912"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">手動加一筆項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6169"/>
+            <w:tcW w:type="dxa" w:w="2857"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用來修正，不是用來第一次匯入</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選取</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5912"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每列都有勾選框 — 按住 Shift 點選可勾選一個範圍，最上方的框會勾選搜尋結果中的每一列。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">刪除</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">會移除已勾選的列</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2857"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">清掉幾個過時的代碼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">刪除所有</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5912"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先確認，再清空整份清單</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2857"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">要從頭重新匯入一份清單之前</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4524375"/>
+            <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-data-set-entries-zh-hant" descr="項目清單，以及上方的匯入與匯出。" title="項目清單，以及上方的匯入與匯出。"/>
+            <wp:docPr id="1" name="booking-data-set-entries-zh-hant" descr="項目清單，上方是全選、新增一列、匯入、匯出與刪除所有。" title="項目清單，上方是全選、新增一列、匯入、匯出與刪除所有。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4524375"/>
+                      <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">項目清單，以及上方的匯入與匯出。</w:t>
+        <w:t xml:space="preserve">項目清單，上方是全選、新增一列、匯入、匯出與刪除所有。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">資料集儲存之前，什麼都不會真的被移除，所以誤刪了，只要不儲存就關閉即可復原。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用者看到的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">類型為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
       <w:r>
@@ -1022,63 +1128,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一份資料集在預約表格上，邊打字邊搜尋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把欄位指向某份資料集是在欄位上做的，不是在這裡 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3ys-ianu-ytnhhsnwx6c">
+      <w:hyperlink w:history="1" r:id="rIdp8fuv_4jjwhnrcatllm0z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你自己新增的欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；整件事從頭到尾則見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyv33aaaqpde8cevbvgukn">
+      <w:hyperlink w:history="1" r:id="rIdibropfum9fhigsmo0ssxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓每筆預約都要填成本項目與專案編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1606,51 +1712,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx1cyesdzhkzpij9iseete" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdb3ys-ianu-ytnhhsnwx6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdyv33aaaqpde8cevbvgukn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ad7c1baa86295268a584f77454cefe1aaa23682.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8efa6cfb7344ef1b6a2b24368e75f9f91af55d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudanemry0tfnijljrwp5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdp8fuv_4jjwhnrcatllm0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdibropfum9fhigsmo0ssxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5a36976302f294882874241eea81e9106415283.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8efa6cfb7344ef1b6a2b24368e75f9f91af55d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約資料集參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>