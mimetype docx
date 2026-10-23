--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudanemry0tfnijljrwp5b">
+      <w:hyperlink w:history="1" r:id="rIdtjr-nvocaukumpph7xdws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/booking-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料集是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動完成</w:t>
       </w:r>
@@ -1128,63 +1128,63 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一份資料集在預約表格上，邊打字邊搜尋。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把欄位指向某份資料集是在欄位上做的，不是在這裡 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8fuv_4jjwhnrcatllm0z">
+      <w:hyperlink w:history="1" r:id="rIdzzxz4hwvlnqpbgj4z4hfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你自己新增的欄位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；整件事從頭到尾則見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibropfum9fhigsmo0ssxx">
+      <w:hyperlink w:history="1" r:id="rIdrkmapc7i1xnhipqna_zsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓每筆預約都要填成本項目與專案編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1712,51 +1712,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudanemry0tfnijljrwp5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdp8fuv_4jjwhnrcatllm0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdibropfum9fhigsmo0ssxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5a36976302f294882874241eea81e9106415283.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8efa6cfb7344ef1b6a2b24368e75f9f91af55d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtjr-nvocaukumpph7xdws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdzzxz4hwvlnqpbgj4z4hfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdrkmapc7i1xnhipqna_zsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0f318077a6839758ba55a5846c582010b9e3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c47d1295b08c48c64d4ca02dbe1463a660238183.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約資料集參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>