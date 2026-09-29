--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓每筆預約都填成本項目與專案編號</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立一份真正問到貴組織所需資料的預約表格，然後把答案讀回來 —— 在預約匯出檔 裡是一欄，在使用率報表裡是每個代碼用掉的時數。約需二十分鐘。</w:t>
+        <w:t xml:space="preserve">建立一份真正問到貴組織所需資料的預約表格，然後把答案讀回來 —— 在預約匯出檔裡是一欄，在使用率報表裡是每個代碼用掉的時數。約需二十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfyalxzbwuw-6pespoi1a">
+      <w:hyperlink w:history="1" r:id="rIdqjim9rtwi3ihfi0a19dno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格由你自己組合。除了主旨、出席者、主持人等內建欄位之外，你可以加上自己的
 欄位，讓表格在空間被佔用之前，先問到貴組織真正需要知道的事。本文以財務情境為例，
 在每筆房間預約加上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -208,76 +208,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要匯入實際的會計科目表時，用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從 Excel 匯入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，別逐列輸入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5495925"/>
+            <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-data-set-zh-hant" descr="成本代碼的資料集：鍵在上，預約的人看到的字在下。" title="成本代碼的資料集：鍵在上，預約的人看到的字在下。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5495925"/>
+                      <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">對外面試</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">客戶活動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這種房間很普通、但作業流程不普通的情況。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用之前請先讀</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpv0xurbn-vjoj0-obr3y">
+      <w:hyperlink w:history="1" r:id="rIdxhujphqpjeldgrrb2znql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 開了覆寫卻沒選表格，並不會退回原本的表格，而是把所有額外欄位都拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1513,51 +1513,51 @@
         <w:t xml:space="preserve">要給財務的話，用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是在畫面上看：活頁簿裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">原始資料</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工作表是
 每個組合一列的平面表格，正好可以丟進自己的試算表。這些數字算什麼、刻意不算
 什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofenrbvzh_kfvgeo3h7ux">
+      <w:hyperlink w:history="1" r:id="rIdkrcicdaqaztbvfzg0emq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用得多兇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1982,51 +1982,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcfyalxzbwuw-6pespoi1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdwpv0xurbn-vjoj0-obr3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdofenrbvzh_kfvgeo3h7ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/845bd11bc398753ba2232ec16e2976e57a637c2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d87b7315dc057cb170d5da16cb760c2a7bc1967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2721718107c2cc25957b3cc026db19481c9486e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb55800f2b30ab352ca9d9cfb482030b3c4f66ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d2f42569e56c3a2b5c69961de54117c6173c7fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655aaa21dfefc57d44ac793a68179351cd25e4e0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f88c9e3a12a25fac6ad997a2dbdff83ef90cdfef.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d26b535ae05cfc1ac68c6b59edb8db0b99804e7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjim9rtwi3ihfi0a19dno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdxhujphqpjeldgrrb2znql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdkrcicdaqaztbvfzg0emq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fcba0c1783d7efdf76a0a10db198260443ba798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d87b7315dc057cb170d5da16cb760c2a7bc1967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2721718107c2cc25957b3cc026db19481c9486e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb55800f2b30ab352ca9d9cfb482030b3c4f66ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d2f42569e56c3a2b5c69961de54117c6173c7fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655aaa21dfefc57d44ac793a68179351cd25e4e0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f88c9e3a12a25fac6ad997a2dbdff83ef90cdfef.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d26b535ae05cfc1ac68c6b59edb8db0b99804e7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每筆預約都填成本項目與專案編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>