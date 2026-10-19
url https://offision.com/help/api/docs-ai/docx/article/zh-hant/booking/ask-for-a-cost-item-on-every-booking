--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjim9rtwi3ihfi0a19dno">
+      <w:hyperlink w:history="1" r:id="rIdhgqeseftitxn3eohpytnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格由你自己組合。除了主旨、出席者、主持人等內建欄位之外，你可以加上自己的
 欄位，讓表格在空間被佔用之前，先問到貴組織真正需要知道的事。本文以財務情境為例，
 在每筆房間預約加上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">對外面試</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">客戶活動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這種房間很普通、但作業流程不普通的情況。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用之前請先讀</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhujphqpjeldgrrb2znql">
+      <w:hyperlink w:history="1" r:id="rIdqrfwsgehluz0isd8lbciq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 開了覆寫卻沒選表格，並不會退回原本的表格，而是把所有額外欄位都拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1513,51 +1513,51 @@
         <w:t xml:space="preserve">要給財務的話，用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是在畫面上看：活頁簿裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">原始資料</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工作表是
 每個組合一列的平面表格，正好可以丟進自己的試算表。這些數字算什麼、刻意不算
 什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrcicdaqaztbvfzg0emq6">
+      <w:hyperlink w:history="1" r:id="rIdipyfmjyx8bzz5xw3ulnsa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用得多兇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1982,51 +1982,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqjim9rtwi3ihfi0a19dno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdxhujphqpjeldgrrb2znql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdkrcicdaqaztbvfzg0emq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fcba0c1783d7efdf76a0a10db198260443ba798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d87b7315dc057cb170d5da16cb760c2a7bc1967.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2721718107c2cc25957b3cc026db19481c9486e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb55800f2b30ab352ca9d9cfb482030b3c4f66ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d2f42569e56c3a2b5c69961de54117c6173c7fd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/655aaa21dfefc57d44ac793a68179351cd25e4e0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f88c9e3a12a25fac6ad997a2dbdff83ef90cdfef.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d26b535ae05cfc1ac68c6b59edb8db0b99804e7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhgqeseftitxn3eohpytnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdqrfwsgehluz0isd8lbciq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdipyfmjyx8bzz5xw3ulnsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006d3fc615313847547ba4e0cfd66f745f03c9d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a823e7fdb5f31bd93e0630492e19d69edfb87a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27338a733c44bce1bae610ae6c475dfc6aab00df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7491c1efb96f3ae7269ed409556839af60f75257.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7e7e97df34df72dd3a54293410597e1ae0c999c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ffcd5363a27e8ffdee9001de2d7f13cbc3dda9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c71fbe4110db3605952c2799f929b726e48fee2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/158130691b3bc5c20186b52d2e53c18cb258f4ea.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每筆預約都填成本項目與專案編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>