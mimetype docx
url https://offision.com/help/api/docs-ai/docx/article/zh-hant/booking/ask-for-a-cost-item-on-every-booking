--- v2 (2026-10-19)
+++ v3 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgqeseftitxn3eohpytnc">
+      <w:hyperlink w:history="1" r:id="rIdybebbrqakrccxa6hhoqvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格由你自己組合。除了主旨、出席者、主持人等內建欄位之外，你可以加上自己的
 欄位，讓表格在空間被佔用之前，先問到貴組織真正需要知道的事。本文以財務情境為例，
 在每筆房間預約加上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">對外面試</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">客戶活動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這種房間很普通、但作業流程不普通的情況。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用之前請先讀</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrfwsgehluz0isd8lbciq">
+      <w:hyperlink w:history="1" r:id="rIdlpxou71xulje2nmxo3fiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 開了覆寫卻沒選表格，並不會退回原本的表格，而是把所有額外欄位都拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1513,51 +1513,51 @@
         <w:t xml:space="preserve">要給財務的話，用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是在畫面上看：活頁簿裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">原始資料</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工作表是
 每個組合一列的平面表格，正好可以丟進自己的試算表。這些數字算什麼、刻意不算
 什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipyfmjyx8bzz5xw3ulnsa">
+      <w:hyperlink w:history="1" r:id="rIdlkzc9k9n_cziibeporqsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用得多兇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1982,51 +1982,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhgqeseftitxn3eohpytnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdqrfwsgehluz0isd8lbciq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdipyfmjyx8bzz5xw3ulnsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006d3fc615313847547ba4e0cfd66f745f03c9d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a823e7fdb5f31bd93e0630492e19d69edfb87a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27338a733c44bce1bae610ae6c475dfc6aab00df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7491c1efb96f3ae7269ed409556839af60f75257.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7e7e97df34df72dd3a54293410597e1ae0c999c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ffcd5363a27e8ffdee9001de2d7f13cbc3dda9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c71fbe4110db3605952c2799f929b726e48fee2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/158130691b3bc5c20186b52d2e53c18cb258f4ea.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdybebbrqakrccxa6hhoqvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdlpxou71xulje2nmxo3fiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdlkzc9k9n_cziibeporqsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006d3fc615313847547ba4e0cfd66f745f03c9d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a823e7fdb5f31bd93e0630492e19d69edfb87a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27338a733c44bce1bae610ae6c475dfc6aab00df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7491c1efb96f3ae7269ed409556839af60f75257.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7e7e97df34df72dd3a54293410597e1ae0c999c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ffcd5363a27e8ffdee9001de2d7f13cbc3dda9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c71fbe4110db3605952c2799f929b726e48fee2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/158130691b3bc5c20186b52d2e53c18cb258f4ea.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每筆預約都填成本項目與專案編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>