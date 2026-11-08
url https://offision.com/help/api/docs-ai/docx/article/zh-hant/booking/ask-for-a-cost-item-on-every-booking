--- v3 (2026-10-19)
+++ v4 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdybebbrqakrccxa6hhoqvi">
+      <w:hyperlink w:history="1" r:id="rIdpjeyo6xwkygpkyck_m1ak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約表格由你自己組合。除了主旨、出席者、主持人等內建欄位之外，你可以加上自己的
 欄位，讓表格在空間被佔用之前，先問到貴組織真正需要知道的事。本文以財務情境為例，
 在每筆房間預約加上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1123,51 +1123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">對外面試</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">客戶活動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這種房間很普通、但作業流程不普通的情況。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用之前請先讀</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpxou71xulje2nmxo3fiz">
+      <w:hyperlink w:history="1" r:id="rIdtadkssdfvalpfjghytnvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一筆預約會用哪張表格</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 開了覆寫卻沒選表格，並不會退回原本的表格，而是把所有額外欄位都拿掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認是否生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1513,51 +1513,51 @@
         <w:t xml:space="preserve">要給財務的話，用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下載</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 而不是在畫面上看：活頁簿裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">原始資料</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工作表是
 每個組合一列的平面表格，正好可以丟進自己的試算表。這些數字算什麼、刻意不算
 什麼，寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkzc9k9n_cziibeporqsq">
+      <w:hyperlink w:history="1" r:id="rIdo5utvgdtx0rmaanyucsz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看你的會議室被用得多兇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1982,51 +1982,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdybebbrqakrccxa6hhoqvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdlpxou71xulje2nmxo3fiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdlkzc9k9n_cziibeporqsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006d3fc615313847547ba4e0cfd66f745f03c9d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a823e7fdb5f31bd93e0630492e19d69edfb87a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27338a733c44bce1bae610ae6c475dfc6aab00df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7491c1efb96f3ae7269ed409556839af60f75257.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7e7e97df34df72dd3a54293410597e1ae0c999c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ffcd5363a27e8ffdee9001de2d7f13cbc3dda9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c71fbe4110db3605952c2799f929b726e48fee2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/158130691b3bc5c20186b52d2e53c18cb258f4ea.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpjeyo6xwkygpkyck_m1ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdtadkssdfvalpfjghytnvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdo5utvgdtx0rmaanyucsz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/006d3fc615313847547ba4e0cfd66f745f03c9d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a823e7fdb5f31bd93e0630492e19d69edfb87a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27338a733c44bce1bae610ae6c475dfc6aab00df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7491c1efb96f3ae7269ed409556839af60f75257.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7e7e97df34df72dd3a54293410597e1ae0c999c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32ffcd5363a27e8ffdee9001de2d7f13cbc3dda9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c71fbe4110db3605952c2799f929b726e48fee2b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/158130691b3bc5c20186b52d2e53c18cb258f4ea.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓每筆預約都填成本項目與專案編號</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>