--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">允許或封鎖全日、重複與跨日預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約規則上的三個開關決定預約可以採取的形態 — 一次佔用一整天、按排程 重複的系列，或跨越午夜的預約。三個開關預設全開；這裡說明該關掉哪些， 以及關掉之後使用者會看到什麼。</w:t>
+        <w:t xml:space="preserve">預約規則上的三個開關決定預約可以採取的形態 — 一次佔用一整天、按排程重複的系列，或跨越午夜的預約。三個開關預設全開；這裡說明該關掉哪些，以及關掉之後使用者會看到什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hwwjvwwxexawtfixhtjz">
+      <w:hyperlink w:history="1" r:id="rId7uq4pf-zqz9nio2acruqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-zh-hant" descr="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。" title="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -485,51 +485,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">不是一個很長的預約 — 它是另一種期間。表單在日期時間列上提供
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕,選了之後時鐘時間完全消失:預約從一天的最開始跑到最結束,
 不管營業時間是什麼。因為午夜開始讓一般的簽到時限失去意義,要求簽到的
 規則可以給全日預約一個專屬的固定時限 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlh5fy0rmox9ihk8hw0i3h">
+      <w:hyperlink w:history="1" r:id="rIdx_lupuf1lomnxmimie8im">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌樓層的簽到時限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把一筆預約變成重複的系列。在預約表單上,它是最上方的</w:t>
       </w:r>
@@ -550,50 +550,131 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跨日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讓一筆預約在開始日之後的日子結束。允許時,表單的日期選擇器
 提供分開的開始與結束日期;不允許時,一個日期同時代表兩者,預約必須在
 午夜前結束。覆蓋</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">多天</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的全日預約同時是兩種形態,所以需要兩個開關
 都開著。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 是那個控制項的第三個選擇，而且它根本不是資源政策：要不要提供它、
+以及一個系列最多能有幾場，是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">界面自訂</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用者預約表格</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 裡 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">多場次預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+群組下的兩個設定；主控台自己的表格另有一組，在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">管理日曆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 上。
+把開關關掉會讓 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 從表單上消失而不是變灰，
+所以在這裡改政策永遠不會把它找回來 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqoqaxmlm1dudliimtesx9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">界面自訂設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills-zh-hant" descr="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。" title="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -772,51 +853,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">例外放在覆蓋規則:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要讓某個群組以外的所有人都維持關閉 — 例如預約過夜設備的設施團隊 —
 就讓開關保持關閉,在規則的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁只為該群組重新允許。這與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7i_teizhttabnxh7al0ph">
+      <w:hyperlink w:history="1" r:id="rIdwi0pafwicmkoicm0rfzhr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以預約更遠的日期</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 用的是同一套機制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1281,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-hwwjvwwxexawtfixhtjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdlh5fy0rmox9ihk8hw0i3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId7i_teizhttabnxh7al0ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df678fb0f885a3b84c0ff53af1b1a22991ce3772.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4006b2ffbabd1139ffb3cd040116d7b190b368e9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347562d31061ad559c15ccbc632f868508866217.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7uq4pf-zqz9nio2acruqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdx_lupuf1lomnxmimie8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqoqaxmlm1dudliimtesx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdwi0pafwicmkoicm0rfzhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df678fb0f885a3b84c0ff53af1b1a22991ce3772.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c00a4b6eb2f6b0cdb79302a5261bfd10c1bda7b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347562d31061ad559c15ccbc632f868508866217.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>允許或封鎖全日、重複與跨日預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>