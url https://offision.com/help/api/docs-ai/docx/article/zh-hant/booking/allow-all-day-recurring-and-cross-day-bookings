--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7uq4pf-zqz9nio2acruqv">
+      <w:hyperlink w:history="1" r:id="rIdcoexxlkqdkzdhp8d2h94j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-zh-hant" descr="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。" title="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -485,51 +485,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">不是一個很長的預約 — 它是另一種期間。表單在日期時間列上提供
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕,選了之後時鐘時間完全消失:預約從一天的最開始跑到最結束,
 不管營業時間是什麼。因為午夜開始讓一般的簽到時限失去意義,要求簽到的
 規則可以給全日預約一個專屬的固定時限 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_lupuf1lomnxmimie8im">
+      <w:hyperlink w:history="1" r:id="rIdar4orotqy_h3of3pa-58u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌樓層的簽到時限</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">把一筆預約變成重複的系列。在預約表單上,它是最上方的</w:t>
       </w:r>
@@ -621,51 +621,51 @@
 群組下的兩個設定；主控台自己的表格另有一組，在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上。
 把開關關掉會讓 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">系列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 從表單上消失而不是變灰，
 所以在這裡改政策永遠不會把它找回來 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqoqaxmlm1dudliimtesx9">
+      <w:hyperlink w:history="1" r:id="rIdmdfnt1s79c-5rx6ieh4ax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">界面自訂設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills-zh-hant" descr="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。" title="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -853,51 +853,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">例外放在覆蓋規則:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要讓某個群組以外的所有人都維持關閉 — 例如預約過夜設備的設施團隊 —
 就讓開關保持關閉,在規則的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁只為該群組重新允許。這與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwi0pafwicmkoicm0rfzhr">
+      <w:hyperlink w:history="1" r:id="rIduiterv5evvbdyxevhgu4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以預約更遠的日期</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 用的是同一套機制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7uq4pf-zqz9nio2acruqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdx_lupuf1lomnxmimie8im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqoqaxmlm1dudliimtesx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdwi0pafwicmkoicm0rfzhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df678fb0f885a3b84c0ff53af1b1a22991ce3772.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c00a4b6eb2f6b0cdb79302a5261bfd10c1bda7b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/347562d31061ad559c15ccbc632f868508866217.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcoexxlkqdkzdhp8d2h94j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdar4orotqy_h3of3pa-58u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdmdfnt1s79c-5rx6ieh4ax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIduiterv5evvbdyxevhgu4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9a565587182008c5594b8aa1af388e3a120940.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f180cc895911bbd2a249c247926347f53e9e7c44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3457e717034b071e30d33dddf3c201e54fc1237d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>允許或封鎖全日、重複與跨日預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>