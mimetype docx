--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -26,87 +26,100 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">允許或封鎖全日、重複與跨日預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">預約規則上的三個開關決定預約可以採取的形態 — 一次佔用一整天、按排程重複的系列，或跨越午夜的預約。三個開關預設全開；這裡說明該關掉哪些，以及關掉之後使用者會看到什麼。</w:t>
+        <w:t xml:space="preserve">允許或禁止全日、重複及跨日預約，設定重複系列跨度或每次預約時長上限，並了解結束日期、覆蓋規則及現有系列編輯時的處理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-15</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcoexxlkqdkzdhp8d2h94j">
+      <w:hyperlink w:history="1" r:id="rIdbybqnqquv-cjhlfgvszwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (預約規則)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-zh-hant" descr="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。" title="預約在一般時間範圍之外可以採取的三種形態 — 每一種只在規則上對應的開關開著時存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -235,51 +248,51 @@
         <w:t xml:space="preserve">全日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">適合以天為單位使用的資源 — 辦公桌、車位、設備。在會議室上,
 它讓一場會議吞掉整天的行事曆,所以會議室的規則通常把它關掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是例行會議一次訂好固定時段的方式。在稀缺、搶手的會議室上,
-一個系列會無限期佔住時段 — 在那裡把它關掉,或搭配連續未報到就取消
+可設定下方的系列跨度上限、關閉重複預約，或搭配連續未報到就取消
 系列的規則。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跨日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是為過夜使用而存在的 — 外借的設備、通宵使用的作戰室。
 會議室很少需要它。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -287,77 +300,64 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 資源已存在,並已指向一個預約規則。開關對透過該規則預約的所有人生效 —
 要為某個群組開例外,見文末的覆蓋規則附註。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在規則上找到開關</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取那些資源使用的規則,按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">,再開啟編輯器的第二頁</w:t>
+        <w:t xml:space="preserve">,再開啟編輯器的第一頁</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 三個開關並排在頁面最上方:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -454,297 +454,592 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約規則頁,三個形態開關並排在最上方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把這類資源不該提供的關掉,然後儲存。變更立即套用到新預約;已存在的
 預約保持建立時的形態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 每種形態的確切意義</w:t>
-[...175 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">2. 限制重複預約系列</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">需要保留例行會議，但不想讓會議室被無限期佔用時，可維持重複預約開啟並設定上限。這兩項任意設定從 4.6.4 起提供，未設定前均為關閉。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">允許用戶創建重複的預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">下開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階重複預約設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">限制系列跨度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">最長系列跨度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">輸入正整數日數。從內層頁面返回後儲存規則。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4352925"/>
+            <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-shapes-form-pills-zh-hant" descr="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。" title="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。"/>
+            <wp:docPr id="1" name="booking-recurring-span-zh-hant" descr="進階重複預約設定；圖中日數為管理員自行設定的例子。" title="進階重複預約設定；圖中日數為管理員自行設定的例子。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階重複預約設定；圖中日數為管理員自行設定的例子。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">跨度由目前系列的開始計至實際最後一次預約的結束，使用預約的時區。最後一次預約必須在系列開始加上指定曆日數後的同一當地時間或之前結束。夏令時間變化不會將日數換算成固定小時數。中間的空檔與排除日期不會扣減日數；沒有實際預約的結束指定日不等於最後一次預約。取消第一次預約也不會移動系列起點。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">啟用此限制後，預約者必須指定結束日期或次數。過長或沒有結束設定的系列會被拒絕，系統不會自動縮短。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqs129zxuz32d80nw5ian6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">可提前預約的日期範圍</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">從今天計算，與從系列起點計算的跨度是不同限制。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如需縮短每次例行會議，開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階限制</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，啟用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">限制每次重複預約時長</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每次預約最長時長</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">輸入分鐘數。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-recurring-duration-zh-hant" descr="進階重複預約限制；圖中為每次預約時長上限的例子。" title="進階重複預約限制；圖中為每次預約時長上限的例子。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階重複預約限制；圖中為每次預約時長上限的例子。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">系統檢查每一次預約，包括個別編輯的場次；不是將整個系列時數相加，也不適用於一般非重複預約。一般的最長預約時間仍然有效，因此以適用上限中較嚴格的一項為準。設定值與提示見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlbghqhsnawcxxonpm5enn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">上限參考</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">覆蓋規則可對各上限選擇繼承、設定另一個正數，或明確停用。一次預約多個資源時，必須符合每個適用的資源規則；違反其中一項會拒絕整個請求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">變更上限不會取消或改寫現有預約。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 日後更改日期、時間、重複設定或資源時，即使只改某次場次，受影響的變更後系列整體也必須符合目前上限。只改標題與取消預約不受這兩項限制阻擋，但仍須符合一般權限。編輯如拆出新系列，會從該新系列本身的起點計算跨度。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. 每種形態的確切意義</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">全日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">不是一個很長的預約 — 它是另一種期間。表單在日期時間列上提供
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">整日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">按鈕,選了之後時鐘時間完全消失:預約從一天的最開始跑到最結束,
+不管營業時間是什麼。因為午夜開始讓一般的簽到時限失去意義,要求簽到的
+規則可以給全日預約一個專屬的固定時限 — 見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdulbmxmomzzsaf6qibs1yn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">辦公桌樓層的簽到時限</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重複</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">把一筆預約變成重複的系列。在預約表單上,它是最上方的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重複</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+選項 — 按排程重複的一筆預約 — 提供常見的每日、每週、每月模式。每一次
+發生都用與單筆預約相同的規則檢查。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">讓一筆預約在開始日之後的日子結束。允許時,表單的日期選擇器
+提供分開的開始與結束日期;不允許時,一個日期同時代表兩者,預約必須在
+午夜前結束。覆蓋</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">多天</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的全日預約同時是兩種形態,所以需要兩個開關
+都開著。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 是那個控制項的第三個選擇，而且它根本不是資源政策：要不要提供它、
+以及一個系列最多能有幾場，是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">界面自訂</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用者預約表格</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 裡 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">多場次預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+群組下的兩個設定；主控台自己的表格另有一組，在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">管理日曆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 上。
+把開關關掉會讓 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">系列</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 從表單上消失而不是變灰，
+所以在這裡改政策永遠不會把它找回來 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsf77v06y7mc4e34lgllq6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">界面自訂設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4352925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-shapes-form-pills-zh-hant" descr="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。" title="預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4352925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">預約表單:最上方的單次、重複、系列選擇,以及日期列上的整日。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. 形態被關掉時使用者看到什麼</w:t>
+        <w:t xml:space="preserve">4. 形態被關掉時使用者看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有東西會無聲消失 — 表單會用兩種方式說不:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">控制項變灰。</w:t>
@@ -853,100 +1148,108 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">例外放在覆蓋規則:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要讓某個群組以外的所有人都維持關閉 — 例如預約過夜設備的設施團隊 —
 就讓開關保持關閉,在規則的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">覆蓋規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁只為該群組重新允許。這與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduiterv5evvbdyxevhgu4m">
+      <w:hyperlink w:history="1" r:id="rId4iefbpcebejsaw5vlnybn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓主管可以預約更遠的日期</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 用的是同一套機制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 確認生效</w:t>
+        <w:t xml:space="preserve">5. 確認生效</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以一般使用者登入,開啟其中一個資源的預約表單。被關掉的形態應顯示為
 變灰的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重複</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">按鈕,而一天之內的指定時間預約應照常儲存。
 如果按鈕仍然可按,代表該資源指向的規則不是你編輯的那一個 — 檢查資源
 掛的是哪個規則。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如設定了重複預約上限，也請測試符合條件的有限系列、超出跨度的系列及時長過長的場次。應只有合規系列可儲存，並重新開啟規則確認兩個設定值。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1362,51 +1665,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcoexxlkqdkzdhp8d2h94j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdar4orotqy_h3of3pa-58u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdmdfnt1s79c-5rx6ieh4ax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIduiterv5evvbdyxevhgu4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9a565587182008c5594b8aa1af388e3a120940.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f180cc895911bbd2a249c247926347f53e9e7c44.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3457e717034b071e30d33dddf3c201e54fc1237d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbybqnqquv-cjhlfgvszwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdqs129zxuz32d80nw5ian6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdlbghqhsnawcxxonpm5enn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/limits-offision-applies/#recurring-bookings" TargetMode="External"/><Relationship Id="rIdulbmxmomzzsaf6qibs1yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdsf77v06y7mc4e34lgllq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId4iefbpcebejsaw5vlnybn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9a565587182008c5594b8aa1af388e3a120940.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/369d844f559bccec2bda383a392774d1a8c529f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1166eb80245aade042c6c67586e0e2dfbba7d723.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2556405a29a8a6dc65961a7e6bb5121669a7d40c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3457e717034b071e30d33dddf3c201e54fc1237d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>允許或封鎖全日、重複與跨日預約</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>