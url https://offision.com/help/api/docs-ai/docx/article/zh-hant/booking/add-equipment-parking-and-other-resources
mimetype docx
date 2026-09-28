--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,127 +26,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增設備、車位和其他資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">讓投影機、外借筆電、停車格或 iPad 可以被預約。每一種都有自己的清單，但編輯器和會議室 相同；本頁說明那少數幾個不同的欄位、每種型別能去和不能去的地方——樓層平面圖、面板、 貼紙、匯入——以及人們實際上在 App 裡怎麼預約它們。</w:t>
+        <w:t xml:space="preserve">讓投影機、外借筆電、停車格或 iPad 可以被預約。每一種都有自己的清單，但編輯器和會議室相同；本頁說明那少數幾個不同的欄位、每種型別能去和不能去的地方——樓層平面圖、面板、貼紙、匯入——以及人們實際上在 App 裡怎麼預約它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunfghiwxmyrro8thyaaux">
+      <w:hyperlink w:history="1" r:id="rIdneql4paqx0dipnm9fhicr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多數租戶做到會議室和辦公桌就停了，但任何一次只該由一個人持有的東西都可以是資源：那台
 可攜式投影機、兩台外借筆電、門口的訪客停車格、業務團隊共用的 iPad。Offision 把它們歸在
 三個清單下，而每一個都是在和會議室相同的編輯器上建立——所以本頁寫的是與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0-_owmh8ewylq70tvjjr">
+      <w:hyperlink w:history="1" r:id="rIdy_o6jq8coqbcrrf_sdaid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的差異，不是它的第二份副本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 預約管理權限，以及一棟有樓層可以放東西的建築物。如果您還沒建立過資源，請先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfbddk758vw-cr8xp-mmn">
+      <w:hyperlink w:history="1" r:id="rIdfsuiiwor5x_-k0jcf7hyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——新增面板、編輯器的頁面和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開關在這裡全都一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -182,76 +182,76 @@
         <w:t xml:space="preserve">旁邊有三個清單。您用哪一個，決定編輯器顯示哪些欄位、
 以及它在 App 裡出現在哪個篩選下，所以請依它是什麼來選，而不是依方便。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/equipment (設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2924175"/>
+            <wp:extent cx="5715000" cy="2914650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="equipment-list-zh-hant" descr="設備清單——和房間相同的外殼。" title="設備清單——和房間相同的外殼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2924175"/>
+                      <a:ext cx="5715000" cy="2914650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1286,51 +1286,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其他，沒有別的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">建好類別，選擇器裡就有了——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluqtxfuxeliww9y8zf2mh">
+      <w:hyperlink w:history="1" r:id="rId1qidxntwhp5m2en-etf7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定類別與附屬設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
@@ -1383,51 +1383,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">放到樓層平面圖上，也都在清單標題有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR 碼管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、在詳細面板有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code 貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzjma6wcio5gkzy6pdbps">
+      <w:hyperlink w:history="1" r:id="rIdffxlnpb9ls2qghvihnfvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">貼上資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。儲物櫃門或投影機
 箱上的貼紙，通常就是人們預約這些東西的唯一入口。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板可以綁定會議室、辦公桌、設備或其他資源。它不能綁定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">車位</w:t>
@@ -1478,168 +1478,372 @@
         </w:rPr>
         <w:t xml:space="preserve">Has EV Charger</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 欄。這些型別沒有容量或尺寸欄，請事後在資源上設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 知道人們會怎麼預約它們</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是設備和車位與會議室差最多的地方，值得向要使用它們的人說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每一種型別在 App 的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選單裡都有自己的一列，所以投影機也能像其他東西一樣單獨預約。
+只有一種型別時，選單會自己隱藏。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4257675" cy="5210175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-types-zh-hant" descr="App 首頁的預約選單，設備就在型別之中。" title="App 首頁的預約選單，設備就在型別之中。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4257675" cy="5210175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">App 首頁的預約選單，設備就在型別之中。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備通常和會議室一起預約。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 預約表單把設備放在正在預約的會議室底下的第二排選項，
-所以投影機是跟著會議走，而不是另一個預約。它也可以從 App 型別選擇器裡的</w:t>
+        <w:t xml:space="preserve"> 先選會議室，再用搜尋框旁邊的切換把清單換成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">單獨
-預約。</w:t>
+        <w:t xml:space="preserve">。
+選到的東西會以第二個綠色標籤加進同一個預約——投影機是跟著會議走，而不是另一個預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">車位和辦公桌配對</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">項目。</w:t>
+        <w:t xml:space="preserve">辦公桌得到的是車位。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 前提是這個租戶有可預約的車位；若沒有，辦公桌拿到的也是設備。
+會議室得到的永遠是設備，不會是車位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">其他資源不在那個選擇器裡。</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">其他資源和每一種型別一樣有自己的一列。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 讓人搞混的是搜尋框，它寫的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">尋找資源</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 而不是型別名稱。如果沒人找得到某一個，通常就是這個原因。</w:t>
+        <w:t xml:space="preserve">
+而不是型別名稱。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3990975"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-attached-zh-hant" descr="一個預約裡有會議室和筆電推車。綠色標籤就是設備。" title="一個預約裡有會議室和筆電推車。綠色標籤就是設備。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3990975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一個預約裡有會議室和筆電推車。綠色標籤就是設備。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論以哪種方式附加，附加的項目都和它所跟隨的會議室一樣接受衝突和暫停服務檢查：已經
-答應給另一場會議的投影機會被拒絕，落在暫停服務時間內的車位會警告或封鎖。</w:t>
+答應給另一堂課的投影機會被拒絕，落在暫停服務時間內的車位會警告或封鎖。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2476500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-conflict-zh-hant" descr="投影機已被預約，所以表單在你按到預約之前就先拒絕。" title="投影機已被預約，所以表單在你按到預約之前就先拒絕。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2476500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影機已被預約，所以表單在你按到預約之前就先拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟使用者 App，像同事那樣每種型別各預約一次：附上一件設備的會議室、底下配一個車位的
 辦公桌、從首頁預約的其他資源。然後用第二個帳號在同一小時預約同一件設備——應該被拒絕。
-如果選擇器裡沒有那個型別：只有一種型別時選擇器會自己隱藏，而其他資源從來不在裡面，請
-用首頁的篩選。</w:t>
+如果選單裡沒有那個型別：可能是那個型別還沒有任何東西可預約——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">就是那個開關
+——也可能它是唯一的型別，選單便自己隱藏了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不存在的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備的數量。</w:t>
@@ -2185,51 +2389,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdunfghiwxmyrro8thyaaux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdv0-_owmh8ewylq70tvjjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpfbddk758vw-cr8xp-mmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdluqtxfuxeliww9y8zf2mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdtzjma6wcio5gkzy6pdbps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7e5a916823812db44ebe646329912d3c3dee74d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c759a2cd3b24a7bdb77c67735c64f89123b91ce9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdneql4paqx0dipnm9fhicr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdy_o6jq8coqbcrrf_sdaid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdfsuiiwor5x_-k0jcf7hyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId1qidxntwhp5m2en-etf7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdffxlnpb9ls2qghvihnfvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d1ff532ee2b8e83acc376d9595eee9ade93ba80.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c759a2cd3b24a7bdb77c67735c64f89123b91ce9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230819d9df0641ffff60220dac52fc8acc95e402.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc74f0c156ef5731d9ddc74d51479f8b90bff1f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4de3cef6a14180777a207b6047f5967897142562.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增設備、車位和其他資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>