--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,146 +26,184 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增設備、車位和其他資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">讓投影機、外借筆電、停車格或 iPad 可以被預約。每一種都有自己的清單，但編輯器和會議室相同；本頁說明那少數幾個不同的欄位、每種型別能去和不能去的地方——樓層平面圖、面板、貼紙、匯入——以及人們實際上在 App 裡怎麼預約它們。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 讓投影機、外借筆電、停車格或 iPad 可以被預約。每一種都有自己的清單，但編輯器和會議室相同；本頁說明那少數幾個不同的欄位、每種型別能去和不能去的地方——樓層平面圖、面板、貼紙、匯入——以及人們實際上在 App 裡怎麼預約它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdneql4paqx0dipnm9fhicr">
+      <w:hyperlink w:history="1" r:id="rIdkny6sxsmcfh2-1mid5rkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">多數租戶做到會議室和辦公桌就停了，但任何一次只該由一個人持有的東西都可以是資源：那台
 可攜式投影機、兩台外借筆電、門口的訪客停車格、業務團隊共用的 iPad。Offision 把它們歸在
 三個清單下，而每一個都是在和會議室相同的編輯器上建立——所以本頁寫的是與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy_o6jq8coqbcrrf_sdaid">
+      <w:hyperlink w:history="1" r:id="rIdpoyzwgze-o0kinory_hb9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的差異，不是它的第二份副本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 預約管理權限，以及一棟有樓層可以放東西的建築物。如果您還沒建立過資源，請先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsuiiwor5x_-k0jcf7hyk">
+      <w:hyperlink w:history="1" r:id="rIduyj435f4pt-u6de2fptil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——新增面板、編輯器的頁面和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開關在這裡全都一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Classic 以區域或座標放置資源；Map 2.0 則連結至相容物件。只設定樓層不會提供此連結。實際顯示的場景使用</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhan-howonfgj6mslaiigk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，現有 Classic 圖面使用</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6fanpe3n6diftfekrizhb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選清單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約選單裡，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
@@ -1286,51 +1324,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其他，沒有別的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">建好類別，選擇器裡就有了——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1qidxntwhp5m2en-etf7p">
+      <w:hyperlink w:history="1" r:id="rIdcb9ymgqef8b4123evgdas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定類別與附屬設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
@@ -1383,51 +1421,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">放到樓層平面圖上，也都在清單標題有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR 碼管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、在詳細面板有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code 貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffxlnpb9ls2qghvihnfvu">
+      <w:hyperlink w:history="1" r:id="rIdz4uwsfilw2wukaobvuyme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">貼上資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。儲物櫃門或投影機
 箱上的貼紙，通常就是人們預約這些東西的唯一入口。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板可以綁定會議室、辦公桌、設備或其他資源。它不能綁定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">車位</w:t>
@@ -2389,51 +2427,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdneql4paqx0dipnm9fhicr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdy_o6jq8coqbcrrf_sdaid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdfsuiiwor5x_-k0jcf7hyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId1qidxntwhp5m2en-etf7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdffxlnpb9ls2qghvihnfvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d1ff532ee2b8e83acc376d9595eee9ade93ba80.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c759a2cd3b24a7bdb77c67735c64f89123b91ce9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/230819d9df0641ffff60220dac52fc8acc95e402.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc74f0c156ef5731d9ddc74d51479f8b90bff1f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4de3cef6a14180777a207b6047f5967897142562.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkny6sxsmcfh2-1mid5rkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdpoyzwgze-o0kinory_hb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduyj435f4pt-u6de2fptil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdhan-howonfgj6mslaiigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId6fanpe3n6diftfekrizhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdcb9ymgqef8b4123evgdas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdz4uwsfilw2wukaobvuyme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e5afc449f99fb3b0b69a58818b0082b5d71977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e5a5f2bbcd26ddd88eecca6ff76f38b013bbca4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44f1d7286da4e0535e06947919f1e7f28025d806.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/556b2230e006fee48d346d8b91cb3f8bdedbccbb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef387e61ad04768191ccf73649ed09aaeacab4dd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增設備、車位和其他資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>