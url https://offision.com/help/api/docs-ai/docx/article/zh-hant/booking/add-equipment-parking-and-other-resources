--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,149 +52,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkny6sxsmcfh2-1mid5rkf">
+      <w:hyperlink w:history="1" r:id="rIdfq7aguhtvlhupjpfl8dnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多數租戶做到會議室和辦公桌就停了，但任何一次只該由一個人持有的東西都可以是資源：那台
 可攜式投影機、兩台外借筆電、門口的訪客停車格、業務團隊共用的 iPad。Offision 把它們歸在
 三個清單下，而每一個都是在和會議室相同的編輯器上建立——所以本頁寫的是與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpoyzwgze-o0kinory_hb9">
+      <w:hyperlink w:history="1" r:id="rIdcgarovnilwd5oamfvwxjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的差異，不是它的第二份副本。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 預約管理權限，以及一棟有樓層可以放東西的建築物。如果您還沒建立過資源，請先讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduyj435f4pt-u6de2fptil">
+      <w:hyperlink w:history="1" r:id="rIdmily1-wdadd-wsus2mb1u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——新增面板、編輯器的頁面和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">開關在這裡全都一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic 以區域或座標放置資源；Map 2.0 則連結至相容物件。只設定樓層不會提供此連結。實際顯示的場景使用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhan-howonfgj6mslaiigk">
+      <w:hyperlink w:history="1" r:id="rIdt9mppsctdez0sc4agvxn4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Map 2.0 指派</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，現有 Classic 圖面使用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6fanpe3n6diftfekrizhb">
+      <w:hyperlink w:history="1" r:id="rIdidhgogtjftdhkfpfuqntx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 指派</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選清單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約選單裡，</w:t>
@@ -1324,51 +1324,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 其他，沒有別的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源類別</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">建好類別，選擇器裡就有了——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcb9ymgqef8b4123evgdas">
+      <w:hyperlink w:history="1" r:id="rIdvu9ioa78gig064wokaclk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定類別與附屬設備</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
@@ -1421,51 +1421,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">放到樓層平面圖上，也都在清單標題有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR 碼管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、在詳細面板有
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code 貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4uwsfilw2wukaobvuyme">
+      <w:hyperlink w:history="1" r:id="rIdqnrt162qnwkbd9d9e9xxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">貼上資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。儲物櫃門或投影機
 箱上的貼紙，通常就是人們預約這些東西的唯一入口。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約面板可以綁定會議室、辦公桌、設備或其他資源。它不能綁定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">車位</w:t>
@@ -2427,51 +2427,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkny6sxsmcfh2-1mid5rkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdpoyzwgze-o0kinory_hb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduyj435f4pt-u6de2fptil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdhan-howonfgj6mslaiigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId6fanpe3n6diftfekrizhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdcb9ymgqef8b4123evgdas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdz4uwsfilw2wukaobvuyme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e5afc449f99fb3b0b69a58818b0082b5d71977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e5a5f2bbcd26ddd88eecca6ff76f38b013bbca4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44f1d7286da4e0535e06947919f1e7f28025d806.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/556b2230e006fee48d346d8b91cb3f8bdedbccbb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef387e61ad04768191ccf73649ed09aaeacab4dd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfq7aguhtvlhupjpfl8dnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdcgarovnilwd5oamfvwxjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdmily1-wdadd-wsus2mb1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdt9mppsctdez0sc4agvxn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdidhgogtjftdhkfpfuqntx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdvu9ioa78gig064wokaclk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdqnrt162qnwkbd9d9e9xxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e5afc449f99fb3b0b69a58818b0082b5d71977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e5a5f2bbcd26ddd88eecca6ff76f38b013bbca4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44f1d7286da4e0535e06947919f1e7f28025d806.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/556b2230e006fee48d346d8b91cb3f8bdedbccbb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef387e61ad04768191ccf73649ed09aaeacab4dd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增設備、車位和其他資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>