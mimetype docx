--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,156 +26,156 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立一間可預約的會議室，把它放到樓層上，然後開啟預約。新增本身只需要一個名稱。 同一個表單也用來建立其他型別的資源，所以辦公桌也是從這裡開始。大約需要十分鐘。</w:t>
+        <w:t xml:space="preserve">建立一間可預約的會議室，把它放到樓層上，然後開啟預約。新增本身只需要一個名稱。同一個表單也用來建立其他型別的資源，所以辦公桌也是從這裡開始。大約需要十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvp4femxmb6vcwmydsceb">
+      <w:hyperlink w:history="1" r:id="rIdjjmxegdbr62kmofwt8tob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要一個至少有一層樓的建築物，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthasfwakkacanep_lxkim">
+      <w:hyperlink w:history="1" r:id="rId7oakcggeghvwsxecqmh82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 沒有建築物資源也能儲存，但這樣它在整個系統裡都沒有位置，所以請先建立建築物。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟「標準房間」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (標準房間)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他資源也都在同一個表單上建立:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 共享辦公桌、設備、停車位與其他資源各有自己的清單，但開啟的都是下面說明的這個表單——
 同一種實體、同一個編輯器，只差在型別。所以無論從哪裡新增，操作步驟都看這篇；型別之間
 真正不同的地方，只要再看那一頁：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8_ljs7ggcfd8m989r0dx9">
+      <w:hyperlink w:history="1" r:id="rIdl_uc0lzjoevele0sp8zth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 新增它——它只問名稱</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -313,51 +313,51 @@
 在已連接 Microsoft 365 或 Google Workspace 的租戶上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會先問您要哪一種。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是本文所說的手動資源；其他列是邀請該供應商的會議室信箱，因此問的是
 電子郵件地址而不是名稱，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdecogrgdpdn4afykkjirx7">
+      <w:hyperlink w:history="1" r:id="rIdoffmrxxuijvi0ondu-ozu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu-zh-hant" descr="有連接整合時，「新增」會先問是哪一種會議室。" title="有連接整合時，「新增」會先問是哪一種會議室。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -453,51 +453,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進階</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，接著是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddo6p1xknogjwrqzxf2cky">
+      <w:hyperlink w:history="1" r:id="rIdtil4xgrv5wb9bvlq3yz0i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">暫停服務時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。資源的圖片在它們上方，而不是獨立成一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -671,51 +671,51 @@
               <w:t xml:space="preserve">名稱</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個已啟用的語言各一個值。留空的語言會回退為英文。描述也可以印在預約表格上 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3djsalnip23ida6ztrskn">
+            <w:hyperlink w:history="1" r:id="rIdur3ylahh0cxz6oi9qjp04">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1030,51 +1030,51 @@
       <w:r>
         <w:t xml:space="preserve">，而且四個指向的都是共用的設定
 物件，而不是這項資源自己的設定——這就是為什麼一間您從未動過的會議室仍然遵守規則：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 可預約期間、簽到、未到、審批。這是最主要的一個，說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcdrmfpoxkbw-wq2_zu0i">
+      <w:hyperlink w:history="1" r:id="rId8teeaveqgg5dthfeyljle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約規則參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1106,51 +1106,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">頁面上方的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 「決定誰可以預約資源。」不屬於任何團隊空間的資源，所有人
 都能預約，而這正是您在這裡建立的每一項資源的預設值。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhrmrubjdy7pqr2yf6y-6">
+      <w:hyperlink w:history="1" r:id="rIdgs353zi4tsgv1n2fqzyld">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建議優先級</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是其中的例外：資源推薦等級從 0（最低）到 5（最高），只在 Offision 推薦
 會議室時把它往上或往下挪，完全不影響預約是否被允許。</w:t>
@@ -1226,51 +1226,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這是預期行為，值得用一個本該看得到的帳號確認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一次新增大量資源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要建整層樓 — 或在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hzayth7ipcrq14_4t6xf">
+      <w:hyperlink w:history="1" r:id="rId4__5j3onffjfqpf3ncxfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從其他系統移轉</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時建
 整棟樓 — 請用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">旁邊的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1503,148 +1503,148 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是另一台裝置，有自己的設定流程；建立會議室並不會產生面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審批</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設定在預約規則上，而不是在資源上，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxj6mk-pfszu4lekfk1t0v">
+      <w:hyperlink w:history="1" r:id="rIdvihhunmxghi1o6ek1fuo2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室預約前須經審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共享辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在自己的頁面新增，而且有四、五處行為不同——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2o8olqmojry6c4rn8riw">
+      <w:hyperlink w:history="1" r:id="rIdr-oepggdrd65pzabbwk63">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結合會議室、設備、停車位與其他資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">各有自己的頁面。它們共用這個表單，但各自都有
 本文未涵蓋的欄位——由其他房間組成的房間，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId26pkfr0xqhff_bqv12c8v">
+      <w:hyperlink w:history="1" r:id="rId38nqjadktrccazcfvuhhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將兩間房間合併為一間可預約的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批次建立預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是管理日曆自己的匯入 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtnfx8k7-tbcvubtapuzk">
+      <w:hyperlink w:history="1" r:id="rIdalxzowvw5ue6ofb2ygd8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，其試算表
 以步驟 3 設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">指定房間。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2080,51 +2080,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwvp4femxmb6vcwmydsceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdthasfwakkacanep_lxkim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId8_ljs7ggcfd8m989r0dx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdecogrgdpdn4afykkjirx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddo6p1xknogjwrqzxf2cky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId3djsalnip23ida6ztrskn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdvcdrmfpoxkbw-wq2_zu0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddhrmrubjdy7pqr2yf6y-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId5hzayth7ipcrq14_4t6xf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdxj6mk-pfszu4lekfk1t0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdv2o8olqmojry6c4rn8riw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId26pkfr0xqhff_bqv12c8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdxtnfx8k7-tbcvubtapuzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d2ace7e113c3ff3e76fd0d56fae289369b31b29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d42791ef17954120dcf53aab639b34010087d9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/400c16ecb647258d61f7978c523d88b58a98f77a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4541fd58871364a40dfe2139b7fe696aa257173.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a9c09d733948db630d472f6cd27d1018e53139e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjjmxegdbr62kmofwt8tob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rId7oakcggeghvwsxecqmh82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdl_uc0lzjoevele0sp8zth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdoffmrxxuijvi0ondu-ozu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtil4xgrv5wb9bvlq3yz0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdur3ylahh0cxz6oi9qjp04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId8teeaveqgg5dthfeyljle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgs353zi4tsgv1n2fqzyld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId4__5j3onffjfqpf3ncxfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdvihhunmxghi1o6ek1fuo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdr-oepggdrd65pzabbwk63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId38nqjadktrccazcfvuhhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdalxzowvw5ue6ofb2ygd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d2ace7e113c3ff3e76fd0d56fae289369b31b29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d42791ef17954120dcf53aab639b34010087d9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/400c16ecb647258d61f7978c523d88b58a98f77a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4541fd58871364a40dfe2139b7fe696aa257173.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a9c09d733948db630d472f6cd27d1018e53139e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>