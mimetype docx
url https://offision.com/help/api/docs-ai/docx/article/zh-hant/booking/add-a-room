--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,156 +26,156 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立一間可預約的會議室，把它放到樓層上，然後開啟預約。新增本身只需要一個名稱。同一個表單也用來建立其他型別的資源，所以辦公桌也是從這裡開始。大約需要十分鐘。</w:t>
+        <w:t xml:space="preserve">建立可預約房間，設定樓層與地圖定位、最多或最少至最多的容量及選填面積，再啟用預約。包含人數建議、排序、匯入與複製。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjmxegdbr62kmofwt8tob">
+      <w:hyperlink w:history="1" r:id="rId6gta_vegrbzihhzmfwp-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要一個至少有一層樓的建築物，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7oakcggeghvwsxecqmh82">
+      <w:hyperlink w:history="1" r:id="rIdz9yjd0l6kwecerkddqpaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 沒有建築物資源也能儲存，但這樣它在整個系統裡都沒有位置，所以請先建立建築物。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟「標準房間」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (標準房間)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他資源也都在同一個表單上建立:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 共享辦公桌、設備、停車位與其他資源各有自己的清單，但開啟的都是下面說明的這個表單——
 同一種實體、同一個編輯器，只差在型別。所以無論從哪裡新增，操作步驟都看這篇；型別之間
 真正不同的地方，只要再看那一頁：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_uc0lzjoevele0sp8zth">
+      <w:hyperlink w:history="1" r:id="rIdoir1w6ttpgxckywig4g7u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 新增它——它只問名稱</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -313,51 +313,51 @@
 在已連接 Microsoft 365 或 Google Workspace 的租戶上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會先問您要哪一種。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision 日曆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就是本文所說的手動資源；其他列是邀請該供應商的會議室信箱，因此問的是
 電子郵件地址而不是名稱，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoffmrxxuijvi0ondu-ozu">
+      <w:hyperlink w:history="1" r:id="rId51l7hxciu0j4drfzqz1r0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu-zh-hant" descr="有連接整合時，「新增」會先問是哪一種會議室。" title="有連接整合時，「新增」會先問是哪一種會議室。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -389,50 +389,80 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">有連接整合時，「新增」會先問是哪一種會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">建立房間不會繪製地圖形狀。在地圖中，依使用的地圖類型指派房間：</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsle6qm7ujiumtanfhftjt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhmsatdctiev_1yhgcjhg5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic map 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 開啟該列並填寫「基本」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點選新的一列，然後按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。編輯器的頁面列在左側：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -453,89 +483,87 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">進階</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，接著是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtil4xgrv5wb9bvlq3yz0i">
+      <w:hyperlink w:history="1" r:id="rIdsq-ddb9h-byugsjpxzotx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">暫停服務時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資訊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。資源的圖片在它們上方，而不是獨立成一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">是最該設定好的欄位，而且它不是文字框。點下去會開啟一個選擇畫面：先選建築物，
-[...1 lines deleted...]
-可在使用者應用程式中依樓層篩選，也讓人能從地圖找到它。</w:t>
+        <w:t xml:space="preserve">會開啟建築物與樓層選擇器，再將資源放在顯示的地圖上。Classic選擇房間區域或一個點；Map 2.0選擇可綁定房間的相容物件。樓層用於位置篩選，地圖定位則讓人能從該地圖找到房間。建立資源不會自動繪製物件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-form-basic-zh-hant" descr="「基本」，以及把資源放上樓層的「位置」選擇器。" title="「基本」，以及把資源放上樓層的「位置」選擇器。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -671,51 +699,51 @@
               <w:t xml:space="preserve">名稱</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個已啟用的語言各一個值。留空的語言會回退為英文。描述也可以印在預約表格上 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdur3ylahh0cxz6oi9qjp04">
+            <w:hyperlink w:history="1" r:id="rIdrx0ajsajxm1wfkergb23m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在預約表格上顯示會議室的說明</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -747,51 +775,106 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">容量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">必填。「容納 8 人」這類搜尋比對的就是它，邀請人數超過會議室座位時提醒預約者的也是它</w:t>
+              <w:t xml:space="preserve">必填的最多人數。選擇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">範圍</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">可加入</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">最少</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">人數，例如顯示4–8人。最少人數須為1以上，不能超過最多人數。移除範圍可回到單一容量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選填的房間面積，可選m²或ft²。它與容納人數不同，會在顯示房間面積的畫面中使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">附屬設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -865,786 +948,856 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">匯入試算表用來指定此資源的識別碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">開啟</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">開關，因為它決定了這一頁其餘部分是否存在。</w:t>
+        <w:t xml:space="preserve">提供人數時，最少人數會用於篩選建議房間：4–8人的房間不會建議給2人，但較少人數的預約不會因此無效。最多人數仍用於容量篩選與出席人數警告；警告不會阻止預約。建議排序設定只會調整合適房間的排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-form-policy-zh-hant" descr="關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。" title="關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。"/>
+            <wp:docPr id="1" name="room-capacity-range-size-zh-hant" descr="房間設定：容量範圍與獨立的房間面積。" title="房間設定：容量範圍與獨立的房間面積。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。</w:t>
+        <w:t xml:space="preserve">房間設定：容量範圍與獨立的房間面積。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. 開啟預約</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">關掉它，底下的一切連同整個</w:t>
-[...51 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">開啟</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">規則</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — 可預約期間、簽到、未到、審批。這是最主要的一個，說明在
-[...147 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">。第一個要看的是</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約設定</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">是關的——回到步驟 4。</w:t>
-[...72 lines deleted...]
-類型的資源。</w:t>
+        <w:t xml:space="preserve">開關，因為它決定了這一頁其餘部分是否存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-import-dialog-zh-hant" descr="匯入：下載範本、編輯、再上傳回來。" title="匯入：下載範本、編輯、再上傳回來。"/>
+            <wp:docPr id="1" name="resource-form-policy-zh-hant" descr="關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。" title="關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">匯入：下載範本、編輯、再上傳回來。</w:t>
+        <w:t xml:space="preserve">關閉「預約設定」後，規則的其餘部分與整個「服務」頁都會被取代。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">先下載起始檔案 — </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">則從零開始。三件事決定匯入的行為：</w:t>
+        <w:t xml:space="preserve">關掉它，底下的一切連同整個</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">服務</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁都會變成</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">此資源將無法預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。當一個空間確實存在、
+但不該讓任何人佔用時，就是用這個設定；而當某項資源在使用者應用程式裡遲遲不出現時，
+這也是第一個該檢查的地方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">開啟後，有四個選擇項決定資源的行為。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">四個都不是必填</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，而且四個指向的都是共用的設定
+物件，而不是這項資源自己的設定——這就是為什麼一間您從未動過的會議室仍然遵守規則：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">現有資源以 ID 欄位比對</w:t>
-[...3 lines deleted...]
-ID 留空的列會建立新資源。</w:t>
+        <w:t xml:space="preserve">規則</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 可預約期間、簽到、未到、審批。這是最主要的一個，說明在
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdy8vyypbxyaadnx1bgh5qh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約規則參考</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">第一個名稱欄位每列必填。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 其他語言欄位留空時會回退到它。</w:t>
+        <w:t xml:space="preserve">資源配額政策</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 一個人可以佔用這項資源多少。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">其餘欄位只有房間的</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約表格</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 預約時要填的額外欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">是另一台裝置，有自己的設定流程；建立會議室並不會產生面板。</w:t>
+        <w:t xml:space="preserve">頁面上方的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">團隊空間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 「決定誰可以預約資源。」不屬於任何團隊空間的資源，所有人
+都能預約，而這正是您在這裡建立的每一項資源的預設值。請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg82tutjxebhdghhgtm63n">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">讓部門擁有自己的會議室</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">建議優先級</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是其中的例外：資源推薦等級從 0（最低）到 5（最高），只在 Offision 推薦
+會議室時把它往上或往下挪，完全不影響預約是否被允許。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">儲存。一次儲存涵蓋所有頁面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. 確認是否成功</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不要在管理主控台裡確認。無論處於什麼狀態，那裡都會顯示每一項資源，所以一間同事根本
+看不到的會議室，在那裡看起來完全正常。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">改到使用者應用程式的資源搜尋，用名稱搜尋並實際預約一次。如果它沒有出現：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">預約設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是關的——回到步驟 4。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它屬於某個您並非成員的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">團隊空間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。這是預期行為，值得用一個本該看得到的帳號確認。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一次新增大量資源</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">要建整層樓 — 或在
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsb4ubryhur69dbdw_b_bv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">從其他系統移轉</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">時建
+整棟樓 — 請用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">旁邊的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。它以一份試算表批次建立與更新該清單
+類型的資源。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="resource-import-dialog-zh-hant" descr="匯入：下載範本、編輯、再上傳回來。" title="匯入：下載範本、編輯、再上傳回來。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入：下載範本、編輯、再上傳回來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">先下載起始檔案 — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">包含現有資源</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會帶上你已有的一切，也是批次改名最快的
+方法；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">空白範本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">則從零開始。三件事決定匯入的行為：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">現有資源以 ID 欄位比對</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 千萬不要編輯它。有 ID 的列會更新該資源，
+ID 留空的列會建立新資源。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">第一個名稱欄位每列必填。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 其他語言欄位留空時會回退到它。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">其餘欄位只有房間的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">容納人數</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與停車位的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">EV 充電器</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。其他一切 —
+位置、規則、設施、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪問ID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 都照步驟 3 在資源本身上事後設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">寫入之前會先出現預覽，逐列統計哪些是新增、哪些是更新。請讀它 — 一份
+對不上任何東西的試算表會回報</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">沒有變更</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，而不是建立重複資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">門外的面板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是另一台裝置，有自己的設定流程；建立會議室並不會產生面板。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">審批</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設定在預約規則上，而不是在資源上，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvihhunmxghi1o6ek1fuo2">
+      <w:hyperlink w:history="1" r:id="rIdugk6x1h93p0xjvifqh1xv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室預約前須經審批</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共享辦公桌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在自己的頁面新增，而且有四、五處行為不同——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-oepggdrd65pzabbwk63">
+      <w:hyperlink w:history="1" r:id="rIdywj5gu8y3wpci4v4bm-yf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結合會議室、設備、停車位與其他資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">各有自己的頁面。它們共用這個表單，但各自都有
 本文未涵蓋的欄位——由其他房間組成的房間，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId38nqjadktrccazcfvuhhv">
+      <w:hyperlink w:history="1" r:id="rIdqxdbd2jjmnfkrdyyi_pgf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將兩間房間合併為一間可預約的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">批次建立預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是管理日曆自己的匯入 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalxzowvw5ue6ofb2ygd8c">
+      <w:hyperlink w:history="1" r:id="rIdqpgwf2cmdf1jffratxzjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">透過試算表匯入預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，其試算表
 以步驟 3 設定的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">指定房間。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2080,51 +2233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjjmxegdbr62kmofwt8tob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rId7oakcggeghvwsxecqmh82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdl_uc0lzjoevele0sp8zth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdoffmrxxuijvi0ondu-ozu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtil4xgrv5wb9bvlq3yz0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdur3ylahh0cxz6oi9qjp04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId8teeaveqgg5dthfeyljle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgs353zi4tsgv1n2fqzyld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId4__5j3onffjfqpf3ncxfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdvihhunmxghi1o6ek1fuo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdr-oepggdrd65pzabbwk63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId38nqjadktrccazcfvuhhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdalxzowvw5ue6ofb2ygd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d2ace7e113c3ff3e76fd0d56fae289369b31b29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63d42791ef17954120dcf53aab639b34010087d9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/400c16ecb647258d61f7978c523d88b58a98f77a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4541fd58871364a40dfe2139b7fe696aa257173.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a9c09d733948db630d472f6cd27d1018e53139e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6gta_vegrbzihhzmfwp-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdz9yjd0l6kwecerkddqpaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdoir1w6ttpgxckywig4g7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId51l7hxciu0j4drfzqz1r0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsle6qm7ujiumtanfhftjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdhmsatdctiev_1yhgcjhg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdsq-ddb9h-byugsjpxzotx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdrx0ajsajxm1wfkergb23m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdy8vyypbxyaadnx1bgh5qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdg82tutjxebhdghhgtm63n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdsb4ubryhur69dbdw_b_bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdugk6x1h93p0xjvifqh1xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdywj5gu8y3wpci4v4bm-yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdqxdbd2jjmnfkrdyyi_pgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdqpgwf2cmdf1jffratxzjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da8b52778464947eac68bba568609203c89fcc69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2b6ddb89a602080866823edf6a4d2e695881a8f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e9f7091cf92d223019c3676a4c8465d5256eba.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a3748fe024d707575e01c2a171b81bd31688a74.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b8c7ec0181a115d072fb1b54de8001eaae799ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb8b3f5ac9c8f8f125839ad4342c54e22fd1c8b4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>