--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,138 +26,138 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">怎樣建立一張共享辦公桌，以及它與會議室不同的五個地方——沒有容量、自己一份類別清單、 平面圖上的位置比名稱更重要、用貼紙代替面板，還有專屬某一個人的辦公桌另有頁面。 最後是預約的人在應用程式裡看到的樣子。</w:t>
+        <w:t xml:space="preserve">怎樣建立一張共享辦公桌，以及它與會議室不同的五個地方——沒有容量、自己一份類別清單、平面圖上的位置比名稱更重要、用貼紙代替面板，還有專屬某一個人的辦公桌另有頁面。最後是預約的人在應用程式裡看到的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmucjbisvk5ew1p0lwi4d">
+      <w:hyperlink w:history="1" r:id="rId209q-bqrsgub5w8swfmhq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌和會議室一樣是可預約資源：同一個表單建立、同一套規則管制、同一批畫面拍到。
 所以這篇刻意寫得短——只寫辦公桌與會議室不同的那幾處，其餘一切都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu-lt9jaj1xcpdzgpwo6wi">
+      <w:hyperlink w:history="1" r:id="rIdzoprfyixaj8glpl6m-_8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 需要一個至少有一層樓的建築物，而且——對辦公桌來說比什麼都重要——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">那層樓要已經
 上傳平面圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。沒有平面圖辦公桌也能儲存，但步驟 4 會說明為什麼一張沒有落點的辦公桌，
 比一間沒有落點的會議室難用得多。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb25pfmsezwgkiypok2tyf">
+      <w:hyperlink w:history="1" r:id="rId9poz4ijuyms5aewciiga6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物及其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟「共享辦公桌」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌在管理主控台有自己的頁面——</w:t>
@@ -578,51 +578,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電話房</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房公桌類型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。清單是
 空的代表還沒有人建立，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnqphiagk4vl5kr1gqd6e">
+      <w:hyperlink w:history="1" r:id="rId31zoio4md3gaaj90utjgh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定類別與設施</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。它值得填：一層八十張辦公桌，
 人就是靠類別篩下來的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic-zh-hant" descr="辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。" title="辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -671,51 +671,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁其餘的部分——各語言的名稱與描述、設施、營業時間、組織單位、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——
 都與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vyc-05pou8krhtvf7n1p">
+      <w:hyperlink w:history="1" r:id="rIde3-t7ylzsk336spp7zzau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">描述的一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 要放到平面圖上，不只是放到樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -764,51 +764,51 @@
         </w:rPr>
         <w:t xml:space="preserve">就是</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這張
 辦公桌的地址。它是辦公桌出現在人們挑座位那張地圖上的原因，是同事能在座位上被找到
 的原因，也是掃描桌上貼紙時能對應到建築物裡某一點而不只是清單裡某一列的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只給了樓層卻沒有落點的辦公桌，會順利儲存、會出現在搜尋結果、就是不會出現在平面圖上。
 有人回報「找不到某張辦公桌」時，這是最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">挑選器本身——建築物、樓層，然後在平面圖上點一下——與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwe7cacftymch4xcs01_0e">
+      <w:hyperlink w:history="1" r:id="rId8pkegay4t86rykd0nkyv-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 步驟 3 是同一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 給它一張貼紙，因為它永遠不會有面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -921,51 +921,51 @@
         <w:t xml:space="preserve">一整層樓是一次操作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清單上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR 碼管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把每一張貼紙輸出成單一壓縮檔，
 那才是要交給印刷店的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其餘的——尺寸、列印解析度、要貼在桌上哪裡，以及決定掃描之後能做什麼的那些設定——
 都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2aj1uszbovof8kdtzf5_x">
+      <w:hyperlink w:history="1" r:id="rIdbxejap2xre32ac1ynssbv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 用試算表做一整層樓</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -997,51 +997,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是會議室的欄位、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">EV 充電器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是停車位的欄位，兩者都不會出現在辦公桌的匯入檔裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌真正需要的東西——位置、規則、類別——都照步驟 3 與 4 在事後於辦公桌上設定。
 導入是讓八十列名字一分鐘進到清單裡的手段，不是把它們做完的手段。包括寫入前逐列統計
 新增與更新的預覽在內，機制都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqy0zu1dzg-tepa_mh-sm">
+      <w:hyperlink w:history="1" r:id="rIdguepxyqyili_fwagujd24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不要在管理主控台確認，它不管狀態如何都會把每張辦公桌顯示給您看。改用一般使用者帳號
@@ -1405,209 +1405,209 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「立即尋找辦公桌」就是快速預約：在指定的時間長度內空著的桌子逐列排開，每一列都有自己的預約按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整步驟在使用者指南——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdouf-eoonrm1jzkjmhoiwa">
+      <w:hyperlink w:history="1" r:id="rIdzkxxodohupuqoppynds6c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqaixlm0rcxl0ckcawe7i6">
+      <w:hyperlink w:history="1" r:id="rIdlm4zgnpsxz4pjqcmm3o3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一層共享辦公桌需要的規則。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 僅限現場預約、全日預約、把空桌收回來的簽到期限，
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmn3pw2r6rjwbtdmkg_fh">
+      <w:hyperlink w:history="1" r:id="rIdrbcq8oodjecdh326u7uua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌與會議室分開計費。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個月的共享辦公桌把會議室額度吃光，是配額的問題——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqkdlb0rxs-aka7xrkoy1">
+      <w:hyperlink w:history="1" r:id="rIdyks0b9t9_u4uza3azbgok">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌與會議室使用不同的配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上午與下午的辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日辦公桌是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的時段設定，不是辦公桌上的
 設定——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsppj_hyvkzebl5n2jbyk">
+      <w:hyperlink w:history="1" r:id="rIdycwsyhoqmib9wem8f1aga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">掃描貼紙。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掃辦公桌的 QR 碼之後能做什麼——預約、簽到、延長、交還——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivinpzsfvlgl6vcpkm6tj">
+      <w:hyperlink w:history="1" r:id="rIdq2vonlarbpjvg1cn6i2lw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2032,51 +2032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjmucjbisvk5ew1p0lwi4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdu-lt9jaj1xcpdzgpwo6wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb25pfmsezwgkiypok2tyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdhnqphiagk4vl5kr1gqd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7vyc-05pou8krhtvf7n1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwe7cacftymch4xcs01_0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2aj1uszbovof8kdtzf5_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdsqy0zu1dzg-tepa_mh-sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdouf-eoonrm1jzkjmhoiwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdqaixlm0rcxl0ckcawe7i6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdvmn3pw2r6rjwbtdmkg_fh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdmqkdlb0rxs-aka7xrkoy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdtsppj_hyvkzebl5n2jbyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdivinpzsfvlgl6vcpkm6tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9b06c817564ee2be9c5a9e9819be4a16c0793c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bf7bb437c9e8c1f38c6c1439b1da1a478323844.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55ff3fcffa30f957d4b0c046ac01e17f53a96cad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb270ea0c70b9e4abc9472fc18de8cdea670d4d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId209q-bqrsgub5w8swfmhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdzoprfyixaj8glpl6m-_8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId9poz4ijuyms5aewciiga6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId31zoio4md3gaaj90utjgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIde3-t7ylzsk336spp7zzau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8pkegay4t86rykd0nkyv-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbxejap2xre32ac1ynssbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdguepxyqyili_fwagujd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzkxxodohupuqoppynds6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdlm4zgnpsxz4pjqcmm3o3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrbcq8oodjecdh326u7uua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdyks0b9t9_u4uza3azbgok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdycwsyhoqmib9wem8f1aga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdq2vonlarbpjvg1cn6i2lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9b06c817564ee2be9c5a9e9819be4a16c0793c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bf7bb437c9e8c1f38c6c1439b1da1a478323844.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55ff3fcffa30f957d4b0c046ac01e17f53a96cad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb270ea0c70b9e4abc9472fc18de8cdea670d4d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>