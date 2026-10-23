--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,143 +26,138 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新增辦公桌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">怎樣建立一張共享辦公桌，以及它與會議室不同的五個地方——沒有容量、自己一份類別清單、平面圖上的位置比名稱更重要、用貼紙代替面板，還有專屬某一個人的辦公桌另有頁面。最後是預約的人在應用程式裡看到的樣子。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 怎樣建立一張共享辦公桌，以及它與會議室不同的五個地方——沒有容量、自己一份類別清單、平面圖上的位置比名稱更重要、用貼紙代替面板，還有專屬某一個人的辦公桌另有頁面。最後是預約的人在應用程式裡看到的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId209q-bqrsgub5w8swfmhq">
+      <w:hyperlink w:history="1" r:id="rId2raqaelfijdh-_oqtnmhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">辦公桌和會議室一樣是可預約資源：同一個表單建立、同一套規則管制、同一批畫面拍到。
 所以這篇刻意寫得短——只寫辦公桌與會議室不同的那幾處，其餘一切都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoprfyixaj8glpl6m-_8t">
+      <w:hyperlink w:history="1" r:id="rId-rd_rz7nu5e5pu5hjl9tk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-需要一個至少有一層樓的建築物，而且——對辦公桌來說比什麼都重要——</w:t>
-[...14 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId9poz4ijuyms5aewciiga6">
+需要建築物和至少一層樓。要讓使用者從地圖選擇座位，還需要對應類型的圖面和資源指派。可先建立座位，再準備地圖。參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmarcnv1cxigxso0jl853v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">新增建築物及其樓層</w:t>
+          <w:t xml:space="preserve">新增建築物與樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟「共享辦公桌」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌在管理主控台有自己的頁面——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -578,51 +573,51 @@
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">電話房</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他房公桌類型</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。清單是
 空的代表還沒有人建立，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId31zoio4md3gaaj90utjgh">
+      <w:hyperlink w:history="1" r:id="rIdfdbw32pdl_c49opvrocop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定類別與設施</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。它值得填：一層八十張辦公桌，
 人就是靠類別篩下來的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic-zh-hant" descr="辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。" title="辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -671,154 +666,116 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌的「基本」。類別獨佔一列——在會議室上它要和容量共用這一列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁其餘的部分——各語言的名稱與描述、設施、營業時間、組織單位、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪問ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——
 都與</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3-t7ylzsk336spp7zzau">
+      <w:hyperlink w:history="1" r:id="rIdfvcupc43_kkwu4bgpeakn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">描述的一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 要放到平面圖上，不只是放到樓層</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">4. 放在使用者實際使用的地圖上</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">對辦公桌的影響，比預約模組裡任何東西都大，所以請在這裡就決定好，不要之後
-[...60 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId8pkegay4t86rykd0nkyv-">
+        <w:t xml:space="preserve">設定座位的建築物和樓層。只有樓層並不代表已指派至圖面。Classic 使用平面圖上的座標點；Map 2.0 則指派至相容座位物件或多人桌的編號座位。樓層使用 Map 2.0 時，選擇器會顯示適用物件，也可透過編輯器的</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqgwolle4e1ofb7oampjqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">新增會議室</w:t>
+          <w:t xml:space="preserve">指派</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">
-步驟 3 是同一個。</w:t>
+        <w:t xml:space="preserve">建立或變更連結。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">先確認使用者實際使用的地圖類型。Classic 座標點不會自動指派 Map 2.0 物件，繪製家具也不會建立可預約座位。現有 Classic map 請使用</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmohzcqgn4w1mcfeftzw3x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic 指派</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。再開啟使用者地圖，確認座位出現在正確位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 給它一張貼紙，因為它永遠不會有面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室門口會有一塊螢幕，一層八十張辦公桌不會：一張桌一台面板比桌子本身還貴，所以
 幾乎每一層共享辦公桌都是靠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">列印出來的 QR 貼紙</w:t>
       </w:r>
@@ -921,51 +878,51 @@
         <w:t xml:space="preserve">一整層樓是一次操作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清單上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR 碼管理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會把每一張貼紙輸出成單一壓縮檔，
 那才是要交給印刷店的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其餘的——尺寸、列印解析度、要貼在桌上哪裡，以及決定掃描之後能做什麼的那些設定——
 都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxejap2xre32ac1ynssbv">
+      <w:hyperlink w:history="1" r:id="rIdurdheojizxrttlu7hsafh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">列印並張貼資源貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 用試算表做一整層樓</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -997,51 +954,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是會議室的欄位、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">EV 充電器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是停車位的欄位，兩者都不會出現在辦公桌的匯入檔裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌真正需要的東西——位置、規則、類別——都照步驟 3 與 4 在事後於辦公桌上設定。
 導入是讓八十列名字一分鐘進到清單裡的手段，不是把它們做完的手段。包括寫入前逐列統計
 新增與更新的預覽在內，機制都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguepxyqyili_fwagujd24">
+      <w:hyperlink w:history="1" r:id="rId6zsav1exi0b0bqahaic0m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不要在管理主控台確認，它不管狀態如何都會把每張辦公桌顯示給您看。改用一般使用者帳號
@@ -1405,209 +1362,209 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">「立即尋找辦公桌」就是快速預約：在指定的時間長度內空著的桌子逐列排開，每一列都有自己的預約按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整步驟在使用者指南——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkxxodohupuqoppynds6c">
+      <w:hyperlink w:history="1" r:id="rIdadduyugdqsszz3jtlcttq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlm4zgnpsxz4pjqcmm3o3j">
+      <w:hyperlink w:history="1" r:id="rIdre391zw15ht0-jksitlw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找辦公桌</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一層共享辦公桌需要的規則。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 僅限現場預約、全日預約、把空桌收回來的簽到期限，
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbcq8oodjecdh326u7uua">
+      <w:hyperlink w:history="1" r:id="rIdvdmcph0ifq9_ygjoph5yt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定共享辦公桌樓層需要的規則</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌與會議室分開計費。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個月的共享辦公桌把會議室額度吃光，是配額的問題——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyks0b9t9_u4uza3azbgok">
+      <w:hyperlink w:history="1" r:id="rIdpwxgsey0wu4wp7czlod71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辦公桌與會議室使用不同的配額</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上午與下午的辦公桌。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 半日辦公桌是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約時間帶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的時段設定，不是辦公桌上的
 設定——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycwsyhoqmib9wem8f1aga">
+      <w:hyperlink w:history="1" r:id="rIdtsoeagxrqfgmklxchzcil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">將預約限制在固定時段</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">掃描貼紙。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掃辦公桌的 QR 碼之後能做什麼——預約、簽到、延長、交還——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq2vonlarbpjvg1cn6i2lw">
+      <w:hyperlink w:history="1" r:id="rIdz3f6gbwacdufmujv9hgdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2032,51 +1989,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId209q-bqrsgub5w8swfmhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdzoprfyixaj8glpl6m-_8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId9poz4ijuyms5aewciiga6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId31zoio4md3gaaj90utjgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIde3-t7ylzsk336spp7zzau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8pkegay4t86rykd0nkyv-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbxejap2xre32ac1ynssbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdguepxyqyili_fwagujd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzkxxodohupuqoppynds6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdlm4zgnpsxz4pjqcmm3o3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrbcq8oodjecdh326u7uua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdyks0b9t9_u4uza3azbgok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdycwsyhoqmib9wem8f1aga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdq2vonlarbpjvg1cn6i2lw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9b06c817564ee2be9c5a9e9819be4a16c0793c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bf7bb437c9e8c1f38c6c1439b1da1a478323844.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55ff3fcffa30f957d4b0c046ac01e17f53a96cad.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb270ea0c70b9e4abc9472fc18de8cdea670d4d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f22f8bad8339e7a93111a2d1f6bb0cacbb9c3ca.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec1d641d57987bc6c005a5e3a24d81fd6e0f89b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2raqaelfijdh-_oqtnmhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId-rd_rz7nu5e5pu5hjl9tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdmarcnv1cxigxso0jl853v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdfdbw32pdl_c49opvrocop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdfvcupc43_kkwu4bgpeakn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdqgwolle4e1ofb7oampjqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdmohzcqgn4w1mcfeftzw3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdurdheojizxrttlu7hsafh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId6zsav1exi0b0bqahaic0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdadduyugdqsszz3jtlcttq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdre391zw15ht0-jksitlw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdvdmcph0ifq9_ygjoph5yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdpwxgsey0wu4wp7czlod71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdtsoeagxrqfgmklxchzcil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdz3f6gbwacdufmujv9hgdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e342c8b979bde1324c97f29220a8193e40cae7de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0cd57f15aa9478186af6a4074b569eb1331e05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/645073a305767c490e9ab33a14d96e9e16da1583.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f22b61985995f73033e54fb147e812a821457423.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a188d84bb1b63ad4c88ad190a4c28f345c006490.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7064f8267a866f62c976089105187341e29e0601.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15d3a77a32fa7003733092d4636b7ee6e3707b66.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>新增辦公桌</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>