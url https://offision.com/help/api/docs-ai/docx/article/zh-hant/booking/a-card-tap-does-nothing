--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_d0606sdau-vdqghtfsge">
+      <w:hyperlink w:history="1" r:id="rId2lqf6choqypp1ou3exvvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板有任何反應嗎:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁針對的是面板完全忽略感應的情況：沒有訊息、沒有閃動，畫面完全沒變。如果面板回了
 一則拒絕訊息，代表卡片已被辨識、只是那個人被擋下，那是另一個問題 — 請改從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1tamd1pwji6qbrsba0s3">
+      <w:hyperlink w:history="1" r:id="rIdbr0caofro3vkidqdzj4jg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板上簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有任何反應的感應是刻意的，不是故障。面板會安靜地丟掉它無法處理的卡片，因為走廊上的
 面板如果對每一張經過的卡片都出聲抱怨，就沒辦法用了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -280,51 +280,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板讀到卡片，找不到持有這個號碼的人，於是停下。什麼都不顯示，因為從面板的角度看，
 只是有人帶著別棟大樓的卡片走過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡搜尋那個號碼。找不到就是從未登記；登記在別人名下，就是欄位是從一份已
 經對不上的名單匯入的。無論哪一種，都在那一頁修正 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmfajbfaluineab5wskti">
+      <w:hyperlink w:history="1" r:id="rId7xti_trcq021nme7zbfkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1136,51 +1136,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_d0606sdau-vdqghtfsge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdz1tamd1pwji6qbrsba0s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdqmfajbfaluineab5wskti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3d439606f8f09ce410e746ba38d886ab8da71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2lqf6choqypp1ou3exvvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdbr0caofro3vkidqdzj4jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId7xti_trcq021nme7zbfkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3d439606f8f09ce410e746ba38d886ab8da71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>感應員工卡但面板沒有反應</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>