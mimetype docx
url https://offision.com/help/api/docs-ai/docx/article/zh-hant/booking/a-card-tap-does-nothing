--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2lqf6choqypp1ou3exvvx">
+      <w:hyperlink w:history="1" r:id="rIdrifwjvv5n30rlf72-zu14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">面板有任何反應嗎:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁針對的是面板完全忽略感應的情況：沒有訊息、沒有閃動，畫面完全沒變。如果面板回了
 一則拒絕訊息，代表卡片已被辨識、只是那個人被擋下，那是另一個問題 — 請改從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr0caofro3vkidqdzj4jg">
+      <w:hyperlink w:history="1" r:id="rIdpxhpiaveq_8kb6cnwfta4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板上簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有任何反應的感應是刻意的，不是故障。面板會安靜地丟掉它無法處理的卡片，因為走廊上的
 面板如果對每一張經過的卡片都出聲抱怨，就沒辦法用了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -280,51 +280,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板讀到卡片，找不到持有這個號碼的人，於是停下。什麼都不顯示，因為從面板的角度看，
 只是有人帶著別棟大樓的卡片走過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門禁卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 裡搜尋那個號碼。找不到就是從未登記；登記在別人名下，就是欄位是從一份已
 經對不上的名單匯入的。無論哪一種，都在那一頁修正 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7xti_trcq021nme7zbfkb">
+      <w:hyperlink w:history="1" r:id="rIdbza8ph9mateu-pxnx959q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (門禁卡)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1136,51 +1136,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2lqf6choqypp1ou3exvvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdbr0caofro3vkidqdzj4jg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId7xti_trcq021nme7zbfkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3d439606f8f09ce410e746ba38d886ab8da71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrifwjvv5n30rlf72-zu14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdpxhpiaveq_8kb6cnwfta4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdbza8ph9mateu-pxnx959q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c59e85877103198a754393ae107198685deda81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>感應員工卡但面板沒有反應</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>