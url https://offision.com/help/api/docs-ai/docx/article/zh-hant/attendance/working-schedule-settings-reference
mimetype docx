--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokm8_mhllecvaoyntrsb1">
+      <w:hyperlink w:history="1" r:id="rIdrdftmwrym_rxypkezu67v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程編輯畫面左側有三頁設定 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本資訊</w:t>
       </w:r>
@@ -416,51 +416,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3412"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以在使用者應用程式檢視及匯出此排程結果的使用者及／或群組。他們無法修改記錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">填上需要數字但不該有後台權限的團隊主管 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrbmfmbfxuvxi9vkc5vlbz">
+            <w:hyperlink w:history="1" r:id="rIdjlwsilrswmfttnalxph9j">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">督導人員一文</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1457,51 +1457,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打卡必須附上的證明。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhiint3igfcwvuxkcgipjm">
+      <w:hyperlink w:history="1" r:id="rIdlrm49rkiz8qijcr74z6mr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS、IP 與自拍照一文</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有逐步說明；這裡的列項只為求完整。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2597,51 +2597,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdokm8_mhllecvaoyntrsb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdrbmfmbfxuvxi9vkc5vlbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdhiint3igfcwvuxkcgipjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2296314d9511f2a7b1a4373789c577adfd0d7536.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrdftmwrym_rxypkezu67v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdjlwsilrswmfttnalxph9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdlrm49rkiz8qijcr74z6mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2296314d9511f2a7b1a4373789c577adfd0d7536.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>工作排程設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>