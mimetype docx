--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">工作排程編輯畫面裡的每一個設定，逐頁列出 — 基本資訊、打卡規則與安全與位置 — 說明每一項的作用和什麼時候該改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdftmwrym_rxypkezu67v">
+      <w:hyperlink w:history="1" r:id="rIdkg9iw0kp2f1jjxywlpl-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程編輯畫面左側有三頁設定 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本資訊</w:t>
       </w:r>
@@ -416,51 +416,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3412"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以在使用者應用程式檢視及匯出此排程結果的使用者及／或群組。他們無法修改記錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">填上需要數字但不該有後台權限的團隊主管 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjlwsilrswmfttnalxph9j">
+            <w:hyperlink w:history="1" r:id="rId2mxw_48bb4dhbiy5lj1ko">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">督導人員一文</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1444,64 +1444,371 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3297"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同上。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">辦公桌預約</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預設全部關閉。全部關閉時，辦公桌預約不會記錄考勤。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2773"/>
+        <w:gridCol w:w="6587"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2773"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6587"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">作用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2773"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">辦公桌簽到時上班打卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6587"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">簽到辦公桌預約或即場使用辦公桌會記錄上班打卡，標示為</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">自動</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">並註明辦公桌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2773"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">辦公桌提早結束時下班打卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6587"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">簽退辦公桌時記錄下班打卡，包括占用感應器釋放</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2773"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">預約結束時下班打卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6587"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">辦公桌預約到達結束時間時記錄下班打卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2773"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">僅限所選位置的辦公桌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6587"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">限制在此時間表所選的建築物與樓層</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">各開關獨立。只有辦公桌計算，會議室、設備和車位不會記錄考勤。涵蓋多張辦公桌的預約也只記錄一次上班打卡。若使用者有多個時間表，符合樓層的優先於只符合建築物的；最適合的時間表同樣優先時，兩者都不記錄。請用建築物或樓層區分時間表。不允許每天多次上班打卡時，當天已打卡的使用者簽到辦公桌不會產生額外記錄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="working-schedule-desk-attendance-zh-hant" descr="辦公桌考勤有獨立的上班打卡、簽退及預約結束開關。" title="辦公桌考勤有獨立的上班打卡、簽退及預約結束開關。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">辦公桌考勤有獨立的上班打卡、簽退及預約結束開關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打卡必須附上的證明。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrm49rkiz8qijcr74z6mr">
+      <w:hyperlink w:history="1" r:id="rIdb3ihrr7qdiy5_0eqif1ph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS、IP 與自拍照一文</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有逐步說明；這裡的列項只為求完整。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2597,51 +2904,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrdftmwrym_rxypkezu67v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdjlwsilrswmfttnalxph9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdlrm49rkiz8qijcr74z6mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2296314d9511f2a7b1a4373789c577adfd0d7536.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkg9iw0kp2f1jjxywlpl-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId2mxw_48bb4dhbiy5lj1ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdb3ihrr7qdiy5_0eqif1ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9e11f6b5a5a23ec4318c40187ad81971880d799.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534fcba57bc01eb7f44478010d359fcd6149c904.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>工作排程設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>