--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkg9iw0kp2f1jjxywlpl-l">
+      <w:hyperlink w:history="1" r:id="rIdn9dbuetmmie-ls9jslid-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程編輯畫面左側有三頁設定 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">基本資訊</w:t>
       </w:r>
@@ -416,51 +416,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3412"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可以在使用者應用程式檢視及匯出此排程結果的使用者及／或群組。他們無法修改記錄。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">填上需要數字但不該有後台權限的團隊主管 — 見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2mxw_48bb4dhbiy5lj1ko">
+            <w:hyperlink w:history="1" r:id="rId3hhij5kgyvtghoi7ubr5u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">督導人員一文</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1764,51 +1764,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">辦公桌考勤有獨立的上班打卡、簽退及預約結束開關。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打卡必須附上的證明。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb3ihrr7qdiy5_0eqif1ph">
+      <w:hyperlink w:history="1" r:id="rIdu3bthw70fbvbosqsemxic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS、IP 與自拍照一文</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">有逐步說明；這裡的列項只為求完整。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2904,51 +2904,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkg9iw0kp2f1jjxywlpl-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId2mxw_48bb4dhbiy5lj1ko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdb3ihrr7qdiy5_0eqif1ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9e11f6b5a5a23ec4318c40187ad81971880d799.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534fcba57bc01eb7f44478010d359fcd6149c904.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn9dbuetmmie-ls9jslid-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId3hhij5kgyvtghoi7ubr5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdu3bthw70fbvbosqsemxic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9e11f6b5a5a23ec4318c40187ad81971880d799.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/534fcba57bc01eb7f44478010d359fcd6149c904.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>工作排程設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>