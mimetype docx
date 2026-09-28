--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4l412vs9pvzr5otdic3w">
+      <w:hyperlink w:history="1" r:id="rIdbk3oyfegfltgi4wpoqmwz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程是打卡得以成立的前提：一個人不在排程上，應用程式就不會顯示上班打卡按鈕，自助機也會把他拒之門外。這份逐步指南會建立一個排程並把一個團隊放上去。所謂完成，是其中一個人打了卡，而這筆打卡出現在考勤記錄裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -353,51 +353,51 @@
         <w:t xml:space="preserve">排班人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 依這個排程打卡的人。能用用戶群組就用群組：之後加入群組的人會自動進入排程，這正是維護一個排程和維護一份名單的分別。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 選填。列在這裡的人可以在使用者應用程式裡查看及匯出這個排程的結果，僅止於此 — 欄位自己的提示也是這樣寫的。另有專文說明：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ofvnol7uzsup8larb2s8">
+      <w:hyperlink w:history="1" r:id="rId14txq5ubbxqo_ivtsop1q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給督導人員一個團隊視圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-zh-hant" descr="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。" title="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -478,80 +478,80 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切到左側的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打卡規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通道權限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 有四個開關 — 上班與下班打卡，分別透過用戶界面與播放器。新排程至少要開放一組，否則沒有人能打卡。這一頁的其餘部分 — 時間容差和備註要求 — 都有合理的預設值；完整清單在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9lhaonnvnvna5vgmt20gi">
+      <w:hyperlink w:history="1" r:id="rIdfwfrfpb0g7swgvj5jwomv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果打卡還要證明來源 — GPS、公司網路、自拍照 — 那是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁的事，它有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_kfuuu3_vfd7krhwfbjnx">
+      <w:hyperlink w:history="1" r:id="rIdqleehdvetm7zvnjpnrbqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的逐步指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 儲存，並打一次測試卡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後編輯畫面關閉，排程立即生效。現在從頭到尾驗證一次：以其中一位排班人員的身份登入使用者應用程式 — 排程涵蓋他之後，首頁的 </w:t>
@@ -1063,51 +1063,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw4l412vs9pvzr5otdic3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId3ofvnol7uzsup8larb2s8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId9lhaonnvnvna5vgmt20gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId_kfuuu3_vfd7krhwfbjnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e7c011ffb656eb175118a620029d3bfbcf2dc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbc3b5d63c1d112d85157199b5d8465b566df61.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbk3oyfegfltgi4wpoqmwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId14txq5ubbxqo_ivtsop1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfwfrfpb0g7swgvj5jwomv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdqleehdvetm7zvnjpnrbqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e7c011ffb656eb175118a620029d3bfbcf2dc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbc3b5d63c1d112d85157199b5d8465b566df61.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立工作排程</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>