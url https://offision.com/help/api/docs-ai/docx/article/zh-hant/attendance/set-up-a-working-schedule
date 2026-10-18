--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbk3oyfegfltgi4wpoqmwz">
+      <w:hyperlink w:history="1" r:id="rIdlchwauly4hifxguzu9km2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程是打卡得以成立的前提：一個人不在排程上，應用程式就不會顯示上班打卡按鈕，自助機也會把他拒之門外。這份逐步指南會建立一個排程並把一個團隊放上去。所謂完成，是其中一個人打了卡，而這筆打卡出現在考勤記錄裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -353,51 +353,51 @@
         <w:t xml:space="preserve">排班人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 依這個排程打卡的人。能用用戶群組就用群組：之後加入群組的人會自動進入排程，這正是維護一個排程和維護一份名單的分別。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 選填。列在這裡的人可以在使用者應用程式裡查看及匯出這個排程的結果，僅止於此 — 欄位自己的提示也是這樣寫的。另有專文說明：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14txq5ubbxqo_ivtsop1q">
+      <w:hyperlink w:history="1" r:id="rIdkz4aw5yr29hkeyuye-ycc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給督導人員一個團隊視圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-zh-hant" descr="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。" title="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -478,80 +478,80 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切到左側的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打卡規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通道權限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 有四個開關 — 上班與下班打卡，分別透過用戶界面與播放器。新排程至少要開放一組，否則沒有人能打卡。這一頁的其餘部分 — 時間容差和備註要求 — 都有合理的預設值；完整清單在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwfrfpb0g7swgvj5jwomv">
+      <w:hyperlink w:history="1" r:id="rIdmocry8d83dz8u6f9yitcg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果打卡還要證明來源 — GPS、公司網路、自拍照 — 那是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁的事，它有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqleehdvetm7zvnjpnrbqi">
+      <w:hyperlink w:history="1" r:id="rId4phdjvq9dm3evez2xpir1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的逐步指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 儲存，並打一次測試卡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後編輯畫面關閉，排程立即生效。現在從頭到尾驗證一次：以其中一位排班人員的身份登入使用者應用程式 — 排程涵蓋他之後，首頁的 </w:t>
@@ -1063,51 +1063,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbk3oyfegfltgi4wpoqmwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId14txq5ubbxqo_ivtsop1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfwfrfpb0g7swgvj5jwomv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdqleehdvetm7zvnjpnrbqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e7c011ffb656eb175118a620029d3bfbcf2dc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbc3b5d63c1d112d85157199b5d8465b566df61.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlchwauly4hifxguzu9km2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdkz4aw5yr29hkeyuye-ycc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdmocry8d83dz8u6f9yitcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId4phdjvq9dm3evez2xpir1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b5f3d983d2fc8f0beab5078feaaa40bde2e88a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a00579e8cedce3e31702cc256ca08f51ebe19319.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立工作排程</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>