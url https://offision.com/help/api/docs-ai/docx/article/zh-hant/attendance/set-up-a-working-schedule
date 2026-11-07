--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlchwauly4hifxguzu9km2">
+      <w:hyperlink w:history="1" r:id="rIdmfxsvtxd0o4xqqulpik51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程是打卡得以成立的前提：一個人不在排程上，應用程式就不會顯示上班打卡按鈕，自助機也會把他拒之門外。這份逐步指南會建立一個排程並把一個團隊放上去。所謂完成，是其中一個人打了卡，而這筆打卡出現在考勤記錄裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -353,51 +353,51 @@
         <w:t xml:space="preserve">排班人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 依這個排程打卡的人。能用用戶群組就用群組：之後加入群組的人會自動進入排程，這正是維護一個排程和維護一份名單的分別。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 選填。列在這裡的人可以在使用者應用程式裡查看及匯出這個排程的結果，僅止於此 — 欄位自己的提示也是這樣寫的。另有專文說明：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkz4aw5yr29hkeyuye-ycc">
+      <w:hyperlink w:history="1" r:id="rIdpoaq4dlcvilnsethll9ot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">給督導人員一個團隊視圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info-zh-hant" descr="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。" title="基本資訊：名稱、它讀取時間的工作時間，以及排班人員和督導人員兩個選擇器 — 都同時接受使用者和整個群組。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -478,80 +478,80 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切到左側的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">打卡規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">通道權限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 有四個開關 — 上班與下班打卡，分別透過用戶界面與播放器。新排程至少要開放一組，否則沒有人能打卡。這一頁的其餘部分 — 時間容差和備註要求 — 都有合理的預設值；完整清單在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmocry8d83dz8u6f9yitcg">
+      <w:hyperlink w:history="1" r:id="rId57kd3e9asdc-h44ppxlqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定參考</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果打卡還要證明來源 — GPS、公司網路、自拍照 — 那是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">安全與位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁的事，它有</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4phdjvq9dm3evez2xpir1">
+      <w:hyperlink w:history="1" r:id="rIdmysv8ghd9mgnvbxtj9hhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的逐步指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 儲存，並打一次測試卡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後編輯畫面關閉，排程立即生效。現在從頭到尾驗證一次：以其中一位排班人員的身份登入使用者應用程式 — 排程涵蓋他之後，首頁的 </w:t>
@@ -1063,51 +1063,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlchwauly4hifxguzu9km2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdkz4aw5yr29hkeyuye-ycc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdmocry8d83dz8u6f9yitcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId4phdjvq9dm3evez2xpir1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b5f3d983d2fc8f0beab5078feaaa40bde2e88a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a00579e8cedce3e31702cc256ca08f51ebe19319.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfxsvtxd0o4xqqulpik51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdpoaq4dlcvilnsethll9ot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId57kd3e9asdc-h44ppxlqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdmysv8ghd9mgnvbxtj9hhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b5f3d983d2fc8f0beab5078feaaa40bde2e88a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a00579e8cedce3e31702cc256ca08f51ebe19319.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立工作排程</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>