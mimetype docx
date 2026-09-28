--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlf5bohmqnfhmouvsc6aly">
+      <w:hyperlink w:history="1" r:id="rIdit9qsoaslvkydxp2-bulr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">考勤記下誰在什麼時候上班，而它靠的只有一個物件：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工作排程</w:t>
       </w:r>
@@ -391,51 +391,51 @@
         <w:t xml:space="preserve">遲到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">等等。判定存在於報表，而不在記錄上，所以</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpsj1r4fjqk5apn5wikc3">
+      <w:hyperlink w:history="1" r:id="rIdxkzm0hlpwmuq1nkfrnsvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更正一筆記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">就足以更正整個月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (工作排程)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -899,51 +899,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlf5bohmqnfhmouvsc6aly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdzpsj1r4fjqk5apn5wikc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32880a11ca0a43dcc197e01fe9da35b87ce25b42.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdit9qsoaslvkydxp2-bulr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdxkzm0hlpwmuq1nkfrnsvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32880a11ca0a43dcc197e01fe9da35b87ce25b42.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>考勤如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>