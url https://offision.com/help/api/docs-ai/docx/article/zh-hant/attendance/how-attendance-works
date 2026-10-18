--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一個工作排程把四樣東西連在一起：工作時間、依它打卡的排班人員、查看結果的督導人員，以及打卡必須通過的規則 — GPS、IP、自拍照、時間。看懂這一個物件，模組的其餘部分不過是它的各個畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdit9qsoaslvkydxp2-bulr">
+      <w:hyperlink w:history="1" r:id="rIdlntz5vaxbhryc3tfr3bdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">考勤記下誰在什麼時候上班，而它靠的只有一個物件：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工作排程</w:t>
       </w:r>
@@ -293,69 +293,108 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下班打卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；打卡即時受檢，本人在確認前就看得到哪些條件通過、哪些失敗。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自助機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 執行考勤小工具的電子看板或面板 — 則在門口接手打卡，由本人先在螢幕上表明身份。四種組合（上班或下班、應用程式或自助機）在排程上各是一個開關，所以可以要求一個團隊必須在大堂自助機上班打卡，同時允許他們用手機下班打卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">考勤也可以在沒有人按任何按鈕的情況下產生：辦公桌預約簽到或門禁開門都可以自動記下一筆上班打卡，這類記錄標示為 </w:t>
+        <w:t xml:space="preserve">考勤也可以來自辦公桌預約。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">辦公桌簽到時上班打卡</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會在簽到已預約的辦公桌或即場使用辦公桌時記錄上班打卡。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">辦公桌提早結束時下班打卡</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約結束時下班打卡</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是獨立開關；只啟用上班打卡不會同時啟用下班打卡。記錄標示為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 而不是 </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">並註明辦公桌。單純建立未來的預約不會記錄上班打卡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">規則可限制在指定建築物與樓層。使用者屬於多個時間表時，符合的樓層優先於建築物；若同樣適合的時間表並列，則不會記錄。請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqxohxouh4kkf0_xo2k5im">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">工作時間表設定</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">另一端產出什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一次被接受的打卡都是一筆</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">考勤記錄</w:t>
@@ -391,51 +430,51 @@
         <w:t xml:space="preserve">遲到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">等等。判定存在於報表，而不在記錄上，所以</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkzm0hlpwmuq1nkfrnsvl">
+      <w:hyperlink w:history="1" r:id="rIdg2gw1p8fqoglhis1qixqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更正一筆記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">就足以更正整個月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (工作排程)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -899,51 +938,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdit9qsoaslvkydxp2-bulr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdxkzm0hlpwmuq1nkfrnsvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32880a11ca0a43dcc197e01fe9da35b87ce25b42.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlntz5vaxbhryc3tfr3bdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdqxohxouh4kkf0_xo2k5im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdg2gw1p8fqoglhis1qixqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9671b36df5427cd5426514e79e010d67a8976c34.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>考勤如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>