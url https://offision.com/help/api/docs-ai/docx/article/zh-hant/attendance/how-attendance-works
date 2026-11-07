--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlntz5vaxbhryc3tfr3bdz">
+      <w:hyperlink w:history="1" r:id="rId9tlkd8wm9yh0-drntazdn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">考勤記下誰在什麼時候上班，而它靠的只有一個物件：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">工作排程</w:t>
       </w:r>
@@ -343,51 +343,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約結束時下班打卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是獨立開關；只啟用上班打卡不會同時啟用下班打卡。記錄標示為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並註明辦公桌。單純建立未來的預約不會記錄上班打卡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則可限制在指定建築物與樓層。使用者屬於多個時間表時，符合的樓層優先於建築物；若同樣適合的時間表並列，則不會記錄。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxohxouh4kkf0_xo2k5im">
+      <w:hyperlink w:history="1" r:id="rIdj_xm67srxyapu5p4gker2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">工作時間表設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">另一端產出什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一次被接受的打卡都是一筆</w:t>
@@ -430,51 +430,51 @@
         <w:t xml:space="preserve">遲到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">早退</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">缺勤</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">等等。判定存在於報表，而不在記錄上，所以</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg2gw1p8fqoglhis1qixqe">
+      <w:hyperlink w:history="1" r:id="rIdwx0-i4qflnvjvri3l7asr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更正一筆記錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">就足以更正整個月。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (工作排程)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -938,51 +938,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlntz5vaxbhryc3tfr3bdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdqxohxouh4kkf0_xo2k5im" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdg2gw1p8fqoglhis1qixqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9671b36df5427cd5426514e79e010d67a8976c34.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9tlkd8wm9yh0-drntazdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdj_xm67srxyapu5p4gker2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdwx0-i4qflnvjvri3l7asr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9671b36df5427cd5426514e79e010d67a8976c34.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>考勤如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>