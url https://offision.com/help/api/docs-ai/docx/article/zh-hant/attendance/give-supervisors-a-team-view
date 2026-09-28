--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wxmgufezhafprjyj7rkh">
+      <w:hyperlink w:history="1" r:id="rIdbshhzvjetpaldkuirwaqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊主管需要知道這個月誰有來 — 但管理後台的報表鎖在考勤寫入權限之後，那遠遠超過一個團隊主管該有的。工作排程上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
@@ -265,51 +265,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員自己應用程式裡的團隊出勤：他排程上的人、本月的判定和一鍵匯出 — 完全不經後台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">督導人員永遠看不到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個視圖刻意比後台單薄。督導人員看得到每次打卡的時間、類型和排班人員自己的備註 — 看不到自拍照、IP 位址、座標，也看不到管理員的管理者評語。那些留在後台的考勤記錄裡。督導人員也不能新增、編輯或刪除任何東西：記錄需要修正時，那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda1czqxlpfqmvm0tm5tqpa">
+      <w:hyperlink w:history="1" r:id="rIdfvzk-ewvk8btlnyedyhy-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果有人打開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊出勤</w:t>
       </w:r>
@@ -762,51 +762,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8wxmgufezhafprjyj7rkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIda1czqxlpfqmvm0tm5tqpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45928e90811218fc40a49323178cd92716c31f23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbshhzvjetpaldkuirwaqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfvzk-ewvk8btlnyedyhy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45928e90811218fc40a49323178cd92716c31f23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>給督導人員一個團隊視圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>