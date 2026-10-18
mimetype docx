--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbshhzvjetpaldkuirwaqj">
+      <w:hyperlink w:history="1" r:id="rId4fa0aawktr24am9qdbtc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊主管需要知道這個月誰有來 — 但管理後台的報表鎖在考勤寫入權限之後，那遠遠超過一個團隊主管該有的。工作排程上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
@@ -265,51 +265,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員自己應用程式裡的團隊出勤：他排程上的人、本月的判定和一鍵匯出 — 完全不經後台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">督導人員永遠看不到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個視圖刻意比後台單薄。督導人員看得到每次打卡的時間、類型和排班人員自己的備註 — 看不到自拍照、IP 位址、座標，也看不到管理員的管理者評語。那些留在後台的考勤記錄裡。督導人員也不能新增、編輯或刪除任何東西：記錄需要修正時，那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvzk-ewvk8btlnyedyhy-">
+      <w:hyperlink w:history="1" r:id="rIdoarpbzdvrvxbmqplsim7e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果有人打開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊出勤</w:t>
       </w:r>
@@ -762,51 +762,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbshhzvjetpaldkuirwaqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfvzk-ewvk8btlnyedyhy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45928e90811218fc40a49323178cd92716c31f23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4fa0aawktr24am9qdbtc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdoarpbzdvrvxbmqplsim7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f6b97cb4ac2492cca4ad48043cf8e4dbbb70a17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>給督導人員一個團隊視圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>