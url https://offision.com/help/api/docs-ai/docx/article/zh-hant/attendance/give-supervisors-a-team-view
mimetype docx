--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4fa0aawktr24am9qdbtc3">
+      <w:hyperlink w:history="1" r:id="rId5hpm_wyxcydhlatsa6qqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">團隊主管需要知道這個月誰有來 — 但管理後台的報表鎖在考勤寫入權限之後，那遠遠超過一個團隊主管該有的。工作排程上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員</w:t>
       </w:r>
@@ -265,51 +265,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">督導人員自己應用程式裡的團隊出勤：他排程上的人、本月的判定和一鍵匯出 — 完全不經後台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">督導人員永遠看不到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個視圖刻意比後台單薄。督導人員看得到每次打卡的時間、類型和排班人員自己的備註 — 看不到自拍照、IP 位址、座標，也看不到管理員的管理者評語。那些留在後台的考勤記錄裡。督導人員也不能新增、編輯或刪除任何東西：記錄需要修正時，那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoarpbzdvrvxbmqplsim7e">
+      <w:hyperlink w:history="1" r:id="rIdqy9snzgkagjrsuzeskpd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果有人打開 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">團隊出勤</w:t>
       </w:r>
@@ -762,51 +762,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4fa0aawktr24am9qdbtc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdoarpbzdvrvxbmqplsim7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f6b97cb4ac2492cca4ad48043cf8e4dbbb70a17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5hpm_wyxcydhlatsa6qqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/attendance/give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdqy9snzgkagjrsuzeskpd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f6b97cb4ac2492cca4ad48043cf8e4dbbb70a17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>給督導人員一個團隊視圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>