--- v0 (2026-09-24)
+++ v1 (2026-10-15)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlmc2tywvcba__sxrh54s">
+      <w:hyperlink w:history="1" r:id="rIdnaikf3get3g0emirk_7s3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 環境透過</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩條各自獨立的連線</w:t>
       </w:r>
@@ -153,262 +153,262 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配對面板不會帶來感應器數據。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這兩條連線彼此獨立，有其中一條並不等於有另一條。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyudswezec3ci0ed_i7oq">
+      <w:hyperlink w:history="1" r:id="rId2s2ipota4iafhhvcsbxca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">兩者都不提供。會議室與行事曆來自
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdad1kvb25eau-nl7s_aqqi">
+      <w:hyperlink w:history="1" r:id="rIdn0oqwzu679vekmclhwcab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，它們與 Offision
 雙向同步，完全不碰 Neat。三者在 Offision 內同一個可預約資源上交會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工位與共用螢幕完全屬於 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾項都不經過任何 Neat 雲端。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自由座位是靠</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nbmbso7u-rwl1dyyevfj">
+      <w:hyperlink w:history="1" r:id="rId_iirn77rmsipdbu0tbso2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼在桌上的貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取得的。每個工位有一組固定的條碼，掃描後會開啟使用者應用程式，並依該工位當下的狀態進行預約、
 簽到、延長或結束。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙不是網路裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它不用電、不連網、也不需要配對；連到 Offision 的是
 掃描它的手機，這也是它能以最低成本覆蓋整層樓的原因。貼紙可以
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvt80hiwo7bttsgf3mnf6n">
+      <w:hyperlink w:history="1" r:id="rId7vpoogyv3updkzkspuz2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從管理主控台列印</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種共用螢幕則是執行 Offision 看板的一般 Neat 裝置。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">集中報到互動機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">放在人們進來的地方，
 服務整個區域（在管理主控台以「工位預約互動機」範本建立）；後勤區的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務通訊面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則把當天的
 清潔、餐飲與 IT 要求集中成一個佇列，設定方式見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgqac15ukiplf30ttojgp">
+      <w:hyperlink w:history="1" r:id="rIdutpfrz8qdm2wspsjdcqgl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定服務管理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。兩者都以會議室預約面板相同的方式與
 Offision 配對，也都像其他 Neat 裝置一樣持續把感測數值回報給 Neat Pulse。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個會議室能感測什麼，取決於裡面有什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad 與 Pad Pro 沒有鏡頭，因此只回報溫度、濕度、CO2 與 TVOC。Bar、Board、Frame 和 Center
 都配有鏡頭並會統計人數。若一個會議室唯一的 Neat 裝置是門旁那台 Pad，它有空氣品質卻沒有
 佔用狀態，而且沒有任何設定能改變這點。挑選硬體時，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjztncqmwcefhnxvxvfxju">
+      <w:hyperlink w:history="1" r:id="rIdhwqfergmamecg36luwxzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">各機型對照表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">才是依據。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">佔用狀態是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推導</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">出來的：只要人數大於零，該會議室即視為使用中。隱私快門關閉時 Neat 仍會
 持續回報 0，因此 Offision 記錄為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而不是「量測到沒有人」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當會議室連結到可預約資源之後，這個人數會驅動預約行事曆的使用摘要、自動簽到／延長／釋放
 會議室的規則，以及數位看板上的人數標籤——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhhvhboya0r6gyocxexvh">
+      <w:hyperlink w:history="1" r:id="rId1l1xqzn1goz6rugnbr2iq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Neat 感應器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -833,51 +833,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnlmc2tywvcba__sxrh54s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdoyudswezec3ci0ed_i7oq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdad1kvb25eau-nl7s_aqqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId4nbmbso7u-rwl1dyyevfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdvt80hiwo7bttsgf3mnf6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdvgqac15ukiplf30ttojgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdjztncqmwcefhnxvxvfxju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIduhhvhboya0r6gyocxexvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnaikf3get3g0emirk_7s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rId2s2ipota4iafhhvcsbxca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdn0oqwzu679vekmclhwcab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId_iirn77rmsipdbu0tbso2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7vpoogyv3updkzkspuz2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdutpfrz8qdm2wspsjdcqgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdhwqfergmamecg36luwxzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId1l1xqzn1goz6rugnbr2iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat 生態系</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>