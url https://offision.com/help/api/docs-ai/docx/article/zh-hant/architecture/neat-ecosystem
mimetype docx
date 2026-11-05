--- v1 (2026-10-15)
+++ v2 (2026-11-05)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnaikf3get3g0emirk_7s3">
+      <w:hyperlink w:history="1" r:id="rId8orsvxdoty8kwzgliw9db">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/architecture/neat-ecosystem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 環境透過</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">兩條各自獨立的連線</w:t>
       </w:r>
@@ -153,262 +153,262 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">配對面板不會帶來感應器數據。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這兩條連線彼此獨立，有其中一條並不等於有另一條。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2s2ipota4iafhhvcsbxca">
+      <w:hyperlink w:history="1" r:id="rIdca0l3nrzxktmbn_8c6qyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">兩者都不提供。會議室與行事曆來自
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn0oqwzu679vekmclhwcab">
+      <w:hyperlink w:history="1" r:id="rId5ua0uehl3nheytrovoo9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，它們與 Offision
 雙向同步，完全不碰 Neat。三者在 Offision 內同一個可預約資源上交會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工位與共用螢幕完全屬於 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這幾項都不經過任何 Neat 雲端。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自由座位是靠</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_iirn77rmsipdbu0tbso2">
+      <w:hyperlink w:history="1" r:id="rIdo1s1uzdcznwjapisz5a_x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描貼在桌上的貼紙</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取得的。每個工位有一組固定的條碼，掃描後會開啟使用者應用程式，並依該工位當下的狀態進行預約、
 簽到、延長或結束。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">貼紙不是網路裝置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它不用電、不連網、也不需要配對；連到 Offision 的是
 掃描它的手機，這也是它能以最低成本覆蓋整層樓的原因。貼紙可以
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vpoogyv3updkzkspuz2d">
+      <w:hyperlink w:history="1" r:id="rIdzv4nizuxmepo4llr7k8t5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從管理主控台列印</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種共用螢幕則是執行 Offision 看板的一般 Neat 裝置。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">集中報到互動機</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">放在人們進來的地方，
 服務整個區域（在管理主控台以「工位預約互動機」範本建立）；後勤區的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務通訊面板</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則把當天的
 清潔、餐飲與 IT 要求集中成一個佇列，設定方式見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutpfrz8qdm2wspsjdcqgl">
+      <w:hyperlink w:history="1" r:id="rIdvvvgftwmfxetn0dkyvxdn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定服務管理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。兩者都以會議室預約面板相同的方式與
 Offision 配對，也都像其他 Neat 裝置一樣持續把感測數值回報給 Neat Pulse。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個會議室能感測什麼，取決於裡面有什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pad 與 Pad Pro 沒有鏡頭，因此只回報溫度、濕度、CO2 與 TVOC。Bar、Board、Frame 和 Center
 都配有鏡頭並會統計人數。若一個會議室唯一的 Neat 裝置是門旁那台 Pad，它有空氣品質卻沒有
 佔用狀態，而且沒有任何設定能改變這點。挑選硬體時，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhwqfergmamecg36luwxzi">
+      <w:hyperlink w:history="1" r:id="rId2ehww33v3gpa1_q7i_tmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">各機型對照表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">才是依據。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">佔用狀態是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">推導</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">出來的：只要人數大於零，該會議室即視為使用中。隱私快門關閉時 Neat 仍會
 持續回報 0，因此 Offision 記錄為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未知</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而不是「量測到沒有人」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當會議室連結到可預約資源之後，這個人數會驅動預約行事曆的使用摘要、自動簽到／延長／釋放
 會議室的規則，以及數位看板上的人數標籤——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1l1xqzn1goz6rugnbr2iq">
+      <w:hyperlink w:history="1" r:id="rIdmpsocj6j0hysrzwzwvw_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Neat 感應器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -833,51 +833,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnaikf3get3g0emirk_7s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rId2s2ipota4iafhhvcsbxca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdn0oqwzu679vekmclhwcab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId_iirn77rmsipdbu0tbso2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7vpoogyv3updkzkspuz2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdutpfrz8qdm2wspsjdcqgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdhwqfergmamecg36luwxzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId1l1xqzn1goz6rugnbr2iq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8orsvxdoty8kwzgliw9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/architecture/neat-ecosystem/" TargetMode="External"/><Relationship Id="rIdca0l3nrzxktmbn_8c6qyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId5ua0uehl3nheytrovoo9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdo1s1uzdcznwjapisz5a_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdzv4nizuxmepo4llr7k8t5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdvvvgftwmfxetn0dkyvxdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId2ehww33v3gpa1_q7i_tmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdmpsocj6j0hysrzwzwvw_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision + Neat 生態系</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>